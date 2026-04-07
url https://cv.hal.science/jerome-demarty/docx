--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Demarty </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HydroSciences Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5173-9030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068740964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-4607-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime shifts in Sahelian watersheds: an investigation with a simple dynamical model driven by annual precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.929-944. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-929-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal evapotranspiration models to surface and atmospheric drivers across ecosystems and aridity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aolin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Sulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.110930. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel region using an ensemble contextual model with automated heterogeneity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.100229. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2025.100229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Estimation of Evapotranspiration Using EVASPA: a Multi-Data Multi-Method Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2475-2478. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remote sensing data fusion method for continuous daily evapotranspiration mapping at kilometric scale in Sahelian areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 607, pp.127504. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04147627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Multiple Methods for the Production of Continuous Evapotranspiration Estimates from TIR Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1086. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of woody and herbaceous vegetation to altered rainfall characteristics in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schurgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ardö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo N. Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-77-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reflectivity index for the retrieval of surface soil moisture from radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.818-826 / 9237103. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3033132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling gas exchange and biomass production in West African Sahelian and Sudanian ecological zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaber Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedit Evariste Ago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Ayantunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.3789-3812. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-3789-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration Estimation in the Sahel Using a New Ensemble-Contextual Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.380. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12030380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOSTRESS: NASA's Next Generation Mission to Measure Evapotranspiration From the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua B. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Purdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory H. Halverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew B. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Land Surface Fluxes from Uncertain Rainfall: A Case Study in the Sahel with Field-Driven Stochastic Rainfields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11050465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPARSE Dual-Source Model for Predicting Water Stress and Evapotranspiration from Thermal Infrared Data over Multiple Crops and Climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cycles couplés de l'eau, de l'énergie et de la végétation sur les surfaces continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Systèmes complexes : de la biologie aux territoires, 23, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.03.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Surface Runoff and Water Fluxes over Contrasted Soils in the Pastoral Sahel: Evaluation of the ALMIP2 Land Surface Models over the Gourma Region in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1847-1866. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstructed high-resolution local meteorological data set in Central Sahel (1950-2009): evaluation, analysis and application to land surface modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (5), pp.2699 - 2718. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.4874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamflows over a West African Basin from the ALMIP2 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1831-1845. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0233.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal variability in carbon exchange fluxes across the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbern Tagesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226-227, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving factors of the directional variability of thermal infrared signal in temperate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.248--264. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting historical climatic signals to better explore the future: prospects of water cycle changes in Central Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 371, pp.195 - 201. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/PIAHS-371-195-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint assimilation of eddy covariance flux measurements and FAPAR products over temperate forests within a process-oriented biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.1839 - 1857. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG002966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term increase in diffuse groundwater recharge following expansion of rainfed cultivation in the Sahel, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Scanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.1293-1305. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-014-1143-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensitivity of nocturnal low‐level jets and near‐surface winds over the Sahel to model resolution, initial conditions and boundary‐layer set‐up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Knippertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Timouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (689), pp.1442-1456. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.2453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-source SVAT modeling of evaporation: Application to the seasonal dynamics of a grassed vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.64--80. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (8), pp.3883-3898. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of SCOPE: A tool to simulate the directional anisotropy of satellite-measured surface temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C van Der Tol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.362-375. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a field- and model-based climatology of surface energy and water cycles for dominant land cover types in the cultivated Sahel. Annual budgets and seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B.A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5001-5024. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5001-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.18581-1/8620. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in water loss regulation after canopy clearcut of a dominant shrub in Sahelian agrosystems, Guiera senegalensis J. F. Gmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Saadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.1011-1022. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-013-0852-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating surface and subsurface water storage variations at small time and space scales from relative gravity measurements in semiarid Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hinderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.3276-3291. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wrcr.20235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal surface soil heat flux estimates from satellite data; results for the AMMA experiment at the Fakara (Niger) supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154- 155, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00694547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Surface Temperature product validation using NOAA's surface climate observation networks-Scaling methodology for the Visible Infrared Imager Radiometer Suite (VIIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Palecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.282-298. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted land-surface processes along the West African rainfall gradient - Monsoon Multidisciplinary Analysis (AMMA) : an integrated project for understanding of the West African climate system and its human dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153235v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary bi-objective optimization of a semi-arid vegetation dynamics model with NDVI and sigma(0) satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (4), pp.1365-1380. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual vegetation phenology estimates from global AVHRR measurements - Comparison with in situ data and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (2), pp.496-505. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing season extension and its impact on terrestrial carbon cycle in the Northern Hemisphere over the past 2 decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of global MODIS leaf area index retrievals within a terrestrial biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (15), pp.L15402. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Thermal Infrared Remote Sensing Data in Multiobjective Calibration of a Dual-Source SVAT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.404-420. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM503.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future directions for advanced evapotranspiration modeling: Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation and Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3-4), pp.377-412. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10795-005-8143-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining a physically based Soil-Vegetation-Atmosphere Transfer model with surface water content and thermal infrared brightness temperature measurements using a multiobjective approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared radiative transfer within three-dimensional vegetation covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D8), 13 p. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh size selection in a soil-biosphere-atmosphere transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/s03-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural practices on eco-hydrological modelling in agropastoral Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarty Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration estimates in Sahel regions using an ensemble contextual model: medium &amp; high spatial resolution data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble evapotranspiration estimates and uncertainties: EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel – multidata simulations for mapping evapotranspiration and its uncertainty of estimation from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skoković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling karstic mediterranean forest environments : quantifying groundwater recharge while controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynaud--Schell Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science - 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration and Water Stress L2 products from the TRISHNA mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying groundwater recharge in karstic mediterranean environments controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud-Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.e152534, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e152534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling surface water and energy transfer in karstic mediterranean forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’évolution des ressources hydrologiques et végétales au Sahel agropastoral sous contrainte climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation éco-hydrologique en zones arides : Étude de l'impact de la densité racinaire sur le cycle de l'eau dans la région sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rapp-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadi Tabsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel regions using an ensemble contextual model : structural uncertainty estimation and reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Biteye Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques agricoles sur la modélisation écohydrologique en zone agropastorale endoréique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping points in hydrology: attribution of regime shifts using historical climate simulations and dynamical system modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère sur les sites ICOS de Puéchabon et Font-Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau ICOS-France, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel – multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA (European Space Agency), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of remote sensing data assimilation to simulate daily evapotranspiration of irrigated and non-irrigated crops in semi-arid context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drought-triggered hydrological tipping point in the central Sahel: an attribution study using system dynamics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference internationale TERENO-OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration by combining data from future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Flinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and opportunities in using multisensor remote sensing data for evapotranspiration retrieval as well as better partitioning between evaporation and transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial assessment of surface-atmosphere fluxes in the Mediterranean region: synergy between satellite estimates and local observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Mateo-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel-multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Valencia, Sep 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term consolidated time series of sensible and latent heat fluxes of a crop mosaic using the bi-chromatic scintillometry method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.H45D--03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping points in hydrology: observed regional regime shift and System Dynamics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de modélisation écohydrologique en région méditerranéenne karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées de modélisation des surfaces continentales (JMSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99th American Meteorological Society Annual Meeting, AMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration par télédétection spatiale : Enjeux et application en Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'IM2E 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IM2E, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'V - 5th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation du Fonctionnement des Surfaces Continentales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing in West Africa: application of S-SEBI and Ts-VI triangle methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'V - 5th International Symposium "Recent Advances in Quantitative Remote Sensing",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Evapotranspiration of a crop mosaic using microwave scintillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of Sahelian storms. Recent developments and hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Weather Generators for Hydrological Applications (SWGEN-Hydro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des échanges surface-atmosphère par scintillométrie bi-fréquentielle : premiers résultats et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chazarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstructed high-resolution local meteorological data set in Central Sahel (1950-2009): evaluation, analysis and application to land surface modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a long-term hydrological, meteorological and ecological observatory in West Africa : important results and available data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an everywhere and locally relevant predictive model of the West-African critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing: the case of Sahelian Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS., Jul 2017, Port Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating land surface evapotranspiration from remote sensing: a challenge for West Africa. In: 12th International Kovacs Colloquium : &amp;quot;Hydrological Inputs for Water-Related SDGs Implementation: Knowledge, Data, Indicators, Tools & Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-IHP, IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WP.1 du projet Equipex CRITEX: Mesure des échanges sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évapotranspiration en Afrique de l'Ouest : Apports mutuels et combinés des observations de terrain, de la modélisation des processus et des produits satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'IM2E 2016,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a hydrological, meteorological and ecological long-term observatory on West Africa: Some recent results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH: a hydrological, meteorological and ecological long-term observatory on West Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing land cover and climate changes impacts on the hydrological cycle: a review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical climatic signals to better predict the future : case of the water cycle in Central Sahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUGG General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do practices of Sahelian smallholders farmers impact native agroforestry shrubs functioning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B.-A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed long-term land cover vs climate impacts on the West African hydrological cycle: lessons for the future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common future under climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model, satellite and ground-based estimates of evapotranspiration. A comparison in sub-humid tropical West Africa (Benin) within the framework of the ALMIP2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS, 28th Conference on Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Water and Energy Cycles in the Agro-Pastoral Sahel from 1950 to 2010, in a Context of Climate and Land-Use Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the water and energy cycles in the agropastoral Sahel, in a context of climate and landuse changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstituted series climatic series in the Sahel (1950-2010): data, methodology, and application to the water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T C. Vellue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of water and energy cycles simulated by land surface models over three mesoscale sites in West Africa: the ALMIP2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEWEX 2014 - 7th International Scientific Conference on the Global Water and Energy Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a simple parametric model to simulate the directional effects in the thermal infrared domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, QUEBEC, Canada. pp.2997-3000, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution of a continuous climatic and rainfall series for the central Sahel (1950-2012): methodology and application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. iLEAPS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ability of surface models to reproduce soil moisture dependencies over West Africa : the ALMIP experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use changes on surface feedbacks in Sudanian region of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Monsoon Multidisciplinary Analyses - Coupling the Tropical Atmosphere and the Hydrological Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forcing a land surface model with satellite-derived biophysical products in the Sahel: Inpacts of various sources on the simulated energy and water cycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV - 4th International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling effects of inter-annual variability in meteorological and land use conditions on coupled water and energy cycling in the cultivated African Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Fransico, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and uncertainty analysis of flash flood propagation: local vs global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cappelaere Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale modeling of land surface processes in the cultivated Sahel (AMMA-CATCH Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal soil heat flux estimates from satellite data; results for the AMMA experiment, Fakara supersite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna (Austria), Austria. pp.1640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration by assimilating remote sensing data into a dynamic SVAT model over the Alpilles test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three methods of data assimilation into a crop model, based on remote sensing observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of thermal infrared remote sensing to SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of thermal infrared remote sensing for SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMDHA Second workshop, “The Terrestrial Water Cycle: Modeling and Data Assimilation Across Catchment Scales”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection infrarouge thermique pour l'étalonnage d'un modèle TSVA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère [A.M.A.].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 6-11 April 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models for evapotranspiration and irrigation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Use of Remote Sensing of Crop Evapotranspiration for Large Regions, Montpellier, 17 September 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle et multispectrale dans un modèle TSVA par étalonnage stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and Sispat-RS simulated brightness temperatures, reflectances and radar backscattering sections at field scale during Reseda experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. II Models and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. I Description of the framework and the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et d'énergie dans le continuum sol-plante-atmosphère sur sol cultivé : expérience Alpilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of the daily evapotranspiration cycle in superconducting gravimeter timeseries according to the measurement configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chaffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change impacts on hydrological and plant resources in the agro-pastoral Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. Copernicus, 2024, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère dans les forêts méditerranéenne en zone karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5. Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus éco-hydro-géologique autour du site de Ceyrac (Pompignan, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous daily evapotranspiration and water stress algorithms for TRISHNA Level-3 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and evaluation of global evapotranspiration products in Sahelian region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biteye Thiam Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely sensed evapotranspiration estimates in Sahel regions using EVASPA S-SEBI Sahel (E3S) model: Uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA Level-2 products : Daily evapotranspiration and water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation éco-hydrologique en zone agropastorale endoréique au Sahel : impact des pratiques agricoles et apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration with remote sensing data and ground data using ensemble model averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, IEEE International Geoscience and Remote Sensing Symposium Proceedings, pp.7656 - 7659, 2018, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Evapotranspiration with Remote Sensing Data and Ground Data Using Ensemble Model Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, France. IEEE, pp.7656-7659, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed long-term land cover vs climate impacts on the West African hydrological cycle: lessons for the future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common future under climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope model: a tool to simulate the surface temperature directional anisotropy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE model: a tool to simulate the surface temperature directional anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based modeling of coupled energy and water cycle under dry tropical conditions: an experiment at local scale in the cultivated Sahel (South-West Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des arbustes au fonctionnement hydrique et carboné des parcs agroforestiers à Guiera senegalensis J.F. Gmel : observations et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Hassane Bil-Assanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarty Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cappelaere Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velluet Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-215, 2019, Update Sciences &amp; technologies, ISBN 978-2-7592-3059-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions des surfaces sur l'atmosphère et sur les ressources hydriques et végétales: quelles évolutions au Sahel agro-pastoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements environnementaux en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Alpilles test site by introducing remote sensing data at various spatial resolutions into a dynamic SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido D'Urso; M. A. Osann Jochum; Jose Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Vegetation Monitoring and Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 852 (1), </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIP : American Institute of Physics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.234-241, 2006, AIP Conference Proceedings, 978-0735403468. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2349349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing For Agriculture, Ecosystems, and Hydrology Iii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4542, pp.130-140, 2002, 0277-786X;0-8194-4267-4. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau bleue, eau verte, production végétale : modélisation des changements éco-hydrologiques dans un petit bassin-versant sahélien (sud-ouest Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau bleue, eau verte, production végétale : modélisation des changements éco-hydrologiques dans un petit bassin-versant sahélien (sud-ouest Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of woody and herbaceous vegetation to altered rainfall characteristics in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schurgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ardö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Negri Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Sahelian and East African soil moisture using the Normalized Difference Vegetation Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Husak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes AGRoforestiers en AFrique de l'Ouest » (AGRAF 2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Seghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Maradi (Niger); ISRA (Sénégal); INERA (Burkina Faso); Université Daloa (Côte d'Ivoire); Membres à tutelle IRD impliqués : UMRs HSM, Eco&amp;Sols, Résiliences, Espace-Dev, GRED.; Groupement de recherche international – Sud (GDRI-Sud). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application du modèle SiSPAT-RS à l'échelle de la parcelle et dans le cadre de l'expérience alpilles ReSeDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.130, 2002, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Demarty </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HydroSciences Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5173-9030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068740964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-4607-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime shifts in Sahelian watersheds: an investigation with a simple dynamical model driven by annual precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.929-944. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-929-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal evapotranspiration models to surface and atmospheric drivers across ecosystems and aridity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aolin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Sulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.110930. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel region using an ensemble contextual model with automated heterogeneity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.100229. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2025.100229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Estimation of Evapotranspiration Using EVASPA: a Multi-Data Multi-Method Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2475-2478. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remote sensing data fusion method for continuous daily evapotranspiration mapping at kilometric scale in Sahelian areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 607, pp.127504. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04147627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling gas exchange and biomass production in West African Sahelian and Sudanian ecological zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaber Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedit Evariste Ago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Ayantunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.3789-3812. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-3789-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Multiple Methods for the Production of Continuous Evapotranspiration Estimates from TIR Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1086. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reflectivity index for the retrieval of surface soil moisture from radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.818-826 / 9237103. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3033132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of woody and herbaceous vegetation to altered rainfall characteristics in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schurgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ardö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo N. Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-77-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration Estimation in the Sahel Using a New Ensemble-Contextual Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.380. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12030380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOSTRESS: NASA's Next Generation Mission to Measure Evapotranspiration From the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua B. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Purdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory H. Halverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew B. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Land Surface Fluxes from Uncertain Rainfall: A Case Study in the Sahel with Field-Driven Stochastic Rainfields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11050465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPARSE Dual-Source Model for Predicting Water Stress and Evapotranspiration from Thermal Infrared Data over Multiple Crops and Climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cycles couplés de l'eau, de l'énergie et de la végétation sur les surfaces continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Systèmes complexes : de la biologie aux territoires, 23, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.03.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstructed high-resolution local meteorological data set in Central Sahel (1950-2009): evaluation, analysis and application to land surface modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (5), pp.2699 - 2718. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.4874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamflows over a West African Basin from the ALMIP2 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1831-1845. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0233.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Surface Runoff and Water Fluxes over Contrasted Soils in the Pastoral Sahel: Evaluation of the ALMIP2 Land Surface Models over the Gourma Region in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1847-1866. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal variability in carbon exchange fluxes across the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbern Tagesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226-227, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving factors of the directional variability of thermal infrared signal in temperate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.248--264. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting historical climatic signals to better explore the future: prospects of water cycle changes in Central Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 371, pp.195 - 201. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/PIAHS-371-195-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint assimilation of eddy covariance flux measurements and FAPAR products over temperate forests within a process-oriented biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.1839 - 1857. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG002966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a field- and model-based climatology of surface energy and water cycles for dominant land cover types in the cultivated Sahel. Annual budgets and seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B.A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5001-5024. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5001-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term increase in diffuse groundwater recharge following expansion of rainfed cultivation in the Sahel, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Scanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.1293-1305. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-014-1143-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensitivity of nocturnal low‐level jets and near‐surface winds over the Sahel to model resolution, initial conditions and boundary‐layer set‐up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Knippertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Timouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (689), pp.1442-1456. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.2453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-source SVAT modeling of evaporation: Application to the seasonal dynamics of a grassed vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.64--80. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (8), pp.3883-3898. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of SCOPE: A tool to simulate the directional anisotropy of satellite-measured surface temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C van Der Tol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.362-375. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.18581-1/8620. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in water loss regulation after canopy clearcut of a dominant shrub in Sahelian agrosystems, Guiera senegalensis J. F. Gmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Saadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.1011-1022. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-013-0852-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating surface and subsurface water storage variations at small time and space scales from relative gravity measurements in semiarid Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hinderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.3276-3291. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wrcr.20235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal surface soil heat flux estimates from satellite data; results for the AMMA experiment at the Fakara (Niger) supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154- 155, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00694547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Surface Temperature product validation using NOAA's surface climate observation networks-Scaling methodology for the Visible Infrared Imager Radiometer Suite (VIIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Palecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.282-298. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted land-surface processes along the West African rainfall gradient - Monsoon Multidisciplinary Analysis (AMMA) : an integrated project for understanding of the West African climate system and its human dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153235v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary bi-objective optimization of a semi-arid vegetation dynamics model with NDVI and sigma(0) satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (4), pp.1365-1380. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual vegetation phenology estimates from global AVHRR measurements - Comparison with in situ data and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (2), pp.496-505. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of global MODIS leaf area index retrievals within a terrestrial biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (15), pp.L15402. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing season extension and its impact on terrestrial carbon cycle in the Northern Hemisphere over the past 2 decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Thermal Infrared Remote Sensing Data in Multiobjective Calibration of a Dual-Source SVAT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.404-420. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM503.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future directions for advanced evapotranspiration modeling: Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation and Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3-4), pp.377-412. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10795-005-8143-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining a physically based Soil-Vegetation-Atmosphere Transfer model with surface water content and thermal infrared brightness temperature measurements using a multiobjective approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh size selection in a soil-biosphere-atmosphere transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/s03-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared radiative transfer within three-dimensional vegetation covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D8), 13 p. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural practices on eco-hydrological modelling in agropastoral Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarty Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration estimates in Sahel regions using an ensemble contextual model: medium &amp; high spatial resolution data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble evapotranspiration estimates and uncertainties: EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel – multidata simulations for mapping evapotranspiration and its uncertainty of estimation from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skoković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling karstic mediterranean forest environments: quantifying groundwater recharge while controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science: 3rd OZCAR TERENO International Conference, Paris, France, September 29th to October 2nd, 2025, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration and Water Stress L2 products from the TRISHNA mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying groundwater recharge in karstic mediterranean environments controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud-Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.e152534, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e152534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’évolution des ressources hydrologiques et végétales au Sahel agropastoral sous contrainte climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling surface water and energy transfer in karstic mediterranean forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation éco-hydrologique en zones arides : Étude de l'impact de la densité racinaire sur le cycle de l'eau dans la région sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rapp-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadi Tabsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel regions using an ensemble contextual model : structural uncertainty estimation and reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Biteye Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques agricoles sur la modélisation écohydrologique en zone agropastorale endoréique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration by combining data from future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping points in hydrology: attribution of regime shifts using historical climate simulations and dynamical system modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère sur les sites ICOS de Puéchabon et Font-Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau ICOS-France, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel – multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA (European Space Agency), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of remote sensing data assimilation to simulate daily evapotranspiration of irrigated and non-irrigated crops in semi-arid context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drought-triggered hydrological tipping point in the central Sahel: an attribution study using system dynamics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference internationale TERENO-OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Flinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and opportunities in using multisensor remote sensing data for evapotranspiration retrieval as well as better partitioning between evaporation and transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial assessment of surface-atmosphere fluxes in the Mediterranean region: synergy between satellite estimates and local observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Mateo-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel-multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Valencia, Sep 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term consolidated time series of sensible and latent heat fluxes of a crop mosaic using the bi-chromatic scintillometry method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.H45D--03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping points in hydrology: observed regional regime shift and System Dynamics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de modélisation écohydrologique en région méditerranéenne karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées de modélisation des surfaces continentales (JMSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99th American Meteorological Society Annual Meeting, AMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing: the case of Sahelian Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS., Jul 2017, Port Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'V - 5th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration par télédétection spatiale : Enjeux et application en Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'IM2E 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IM2E, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation du Fonctionnement des Surfaces Continentales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Evapotranspiration of a crop mosaic using microwave scintillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing in West Africa: application of S-SEBI and Ts-VI triangle methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'V - 5th International Symposium "Recent Advances in Quantitative Remote Sensing",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of Sahelian storms. Recent developments and hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Weather Generators for Hydrological Applications (SWGEN-Hydro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des échanges surface-atmosphère par scintillométrie bi-fréquentielle : premiers résultats et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chazarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstructed high-resolution local meteorological data set in Central Sahel (1950-2009): evaluation, analysis and application to land surface modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a long-term hydrological, meteorological and ecological observatory in West Africa : important results and available data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an everywhere and locally relevant predictive model of the West-African critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating land surface evapotranspiration from remote sensing: a challenge for West Africa. In: 12th International Kovacs Colloquium : &amp;quot;Hydrological Inputs for Water-Related SDGs Implementation: Knowledge, Data, Indicators, Tools & Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-IHP, IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WP.1 du projet Equipex CRITEX: Mesure des échanges sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évapotranspiration en Afrique de l'Ouest : Apports mutuels et combinés des observations de terrain, de la modélisation des processus et des produits satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'IM2E 2016,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a hydrological, meteorological and ecological long-term observatory on West Africa: Some recent results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH: a hydrological, meteorological and ecological long-term observatory on West Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical climatic signals to better predict the future : case of the water cycle in Central Sahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUGG General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing land cover and climate changes impacts on the hydrological cycle: a review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do practices of Sahelian smallholders farmers impact native agroforestry shrubs functioning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B.-A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed long-term land cover vs climate impacts on the West African hydrological cycle: lessons for the future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common future under climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Monsoon Multidisciplinary Analyses - Coupling the Tropical Atmosphere and the Hydrological Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forcing a land surface model with satellite-derived biophysical products in the Sahel: Inpacts of various sources on the simulated energy and water cycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV - 4th International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model, satellite and ground-based estimates of evapotranspiration. A comparison in sub-humid tropical West Africa (Benin) within the framework of the ALMIP2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS, 28th Conference on Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Water and Energy Cycles in the Agro-Pastoral Sahel from 1950 to 2010, in a Context of Climate and Land-Use Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the water and energy cycles in the agropastoral Sahel, in a context of climate and landuse changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstituted series climatic series in the Sahel (1950-2010): data, methodology, and application to the water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T C. Vellue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of water and energy cycles simulated by land surface models over three mesoscale sites in West Africa: the ALMIP2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEWEX 2014 - 7th International Scientific Conference on the Global Water and Energy Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a simple parametric model to simulate the directional effects in the thermal infrared domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, QUEBEC, Canada. pp.2997-3000, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution of a continuous climatic and rainfall series for the central Sahel (1950-2012): methodology and application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. iLEAPS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use changes on surface feedbacks in Sudanian region of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ability of surface models to reproduce soil moisture dependencies over West Africa : the ALMIP experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling effects of inter-annual variability in meteorological and land use conditions on coupled water and energy cycling in the cultivated African Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Fransico, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and uncertainty analysis of flash flood propagation: local vs global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cappelaere Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale modeling of land surface processes in the cultivated Sahel (AMMA-CATCH Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal soil heat flux estimates from satellite data; results for the AMMA experiment, Fakara supersite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna (Austria), Austria. pp.1640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration by assimilating remote sensing data into a dynamic SVAT model over the Alpilles test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three methods of data assimilation into a crop model, based on remote sensing observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of thermal infrared remote sensing to SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of thermal infrared remote sensing for SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMDHA Second workshop, “The Terrestrial Water Cycle: Modeling and Data Assimilation Across Catchment Scales”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection infrarouge thermique pour l'étalonnage d'un modèle TSVA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère [A.M.A.].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 6-11 April 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models for evapotranspiration and irrigation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Use of Remote Sensing of Crop Evapotranspiration for Large Regions, Montpellier, 17 September 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle et multispectrale dans un modèle TSVA par étalonnage stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and Sispat-RS simulated brightness temperatures, reflectances and radar backscattering sections at field scale during Reseda experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. II Models and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. I Description of the framework and the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et d'énergie dans le continuum sol-plante-atmosphère sur sol cultivé : expérience Alpilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of the daily evapotranspiration cycle in superconducting gravimeter timeseries according to the measurement configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chaffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change impacts on hydrological and plant resources in the agro-pastoral Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. Copernicus, 2024, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère dans les forêts méditerranéenne en zone karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 : 5èmes Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus éco-hydro-géologique autour du site de Ceyrac (Pompignan, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous daily evapotranspiration and water stress algorithms for TRISHNA Level-3 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and evaluation of global evapotranspiration products in Sahelian region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biteye Thiam Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely sensed evapotranspiration estimates in Sahel regions using EVASPA S-SEBI Sahel (E3S) model: Uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA Level-2 products : Daily evapotranspiration and water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation éco-hydrologique en zone agropastorale endoréique au Sahel : impact des pratiques agricoles et apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration with remote sensing data and ground data using ensemble model averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, IEEE International Geoscience and Remote Sensing Symposium Proceedings, pp.7656 - 7659, 2018, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Evapotranspiration with Remote Sensing Data and Ground Data Using Ensemble Model Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, France. IEEE, pp.7656-7659, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed long-term land cover vs climate impacts on the West African hydrological cycle: lessons for the future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common future under climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope model: a tool to simulate the surface temperature directional anisotropy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE model: a tool to simulate the surface temperature directional anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based modeling of coupled energy and water cycle under dry tropical conditions: an experiment at local scale in the cultivated Sahel (South-West Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des arbustes au fonctionnement hydrique et carboné des parcs agroforestiers à Guiera senegalensis J.F. Gmel : observations et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Hassane Bil-Assanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarty Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cappelaere Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velluet Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-215, 2019, Update Sciences &amp; technologies, ISBN 978-2-7592-3059-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions des surfaces sur l'atmosphère et sur les ressources hydriques et végétales: quelles évolutions au Sahel agro-pastoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements environnementaux en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Alpilles test site by introducing remote sensing data at various spatial resolutions into a dynamic SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido D'Urso; M. A. Osann Jochum; Jose Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Vegetation Monitoring and Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 852 (1), </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIP : American Institute of Physics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.234-241, 2006, AIP Conference Proceedings, 978-0735403468. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2349349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing For Agriculture, Ecosystems, and Hydrology Iii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4542, pp.130-140, 2002, 0277-786X;0-8194-4267-4. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau bleue, eau verte, production végétale : modélisation des changements éco-hydrologiques dans un petit bassin-versant sahélien (sud-ouest Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau bleue, eau verte, production végétale : modélisation des changements éco-hydrologiques dans un petit bassin-versant sahélien (sud-ouest Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of woody and herbaceous vegetation to altered rainfall characteristics in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schurgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ardö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Negri Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Sahelian and East African soil moisture using the Normalized Difference Vegetation Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Husak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes AGRoforestiers en AFrique de l'Ouest » (AGRAF 2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Seghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Maradi (Niger); ISRA (Sénégal); INERA (Burkina Faso); Université Daloa (Côte d'Ivoire); Membres à tutelle IRD impliqués : UMRs HSM, Eco&amp;Sols, Résiliences, Espace-Dev, GRED.; Groupement de recherche international – Sud (GDRI-Sud). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application du modèle SiSPAT-RS à l'échelle de la parcelle et dans le cadre de l'expérience alpilles ReSeDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.130, 2002, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId576"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5FB516D"/>
+    <w:nsid w:val="1E87FC52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-demarty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5173-9030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068740964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-4607-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aolin Jia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sulis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642831" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04147627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbruggen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schurgers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Horion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo N. Bernardino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-77-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3033132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Bil-Assanou Issoufou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030380" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B. Fisher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Purdy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H. Halverson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Dohlen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0170.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4874" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165384v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Getirana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Mesbah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0233.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Fensholt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.05.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duffour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Lagouarde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QM71W8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/PIAHS-371-195-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Scanlon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1143-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schepanski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knippertz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiedler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Timouk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2453" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Montes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.02.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3883-2014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duffour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Der Tol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Lagouarde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Saadou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahamane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0852-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5K9CZ6SF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20235" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00694547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Murray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.08.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Guillevic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Privette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Palecki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.05.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.03.030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52FL309R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.05.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDVC7FQ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863532v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002888" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863533v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Friend" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM503.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541150v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-8143-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVBHXJ68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ottl&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Braud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Frangi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guillevic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prevot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002247" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/s03-004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863540v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Frangi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002052" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915344v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915341v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frangi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarty Jerome" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Collet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16717" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908453v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovi&#263;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13113" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud--Schell Brune" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208289v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud-Schell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152534" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551052v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10997" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090860v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mainassara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rapp-Henry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Tabsoba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960780v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153021v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908464v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15128" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154749v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gamet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217385v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-194" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217462v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-495" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233982v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936961v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barral" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448845v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864156v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Issoufou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108239v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864154v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864149v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barral" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cohard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vischel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aly" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quantin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864152v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864147v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864153v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608839v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864160v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864159v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin-Pont" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cohard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864158v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864184v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Moussa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864163v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864178v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864164v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864165v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B.-A. Issoufou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamane" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864161v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864181v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065036v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864166v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864169v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C. Vellue" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864182v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915244v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Roujean" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947107" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864167v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864179v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mamadou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088873v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Cohard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864180v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864168v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597778v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982234v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cappelaere Bernard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597777v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115555v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhoef" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Murray" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saux-Picart" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826327v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829512v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760147v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowakowski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151445v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151446v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151443v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581485v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583492v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762470v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764411v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764164v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Inoue" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762576v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551056v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11068" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090875v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203073v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550980v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biteye Thiam Pape" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551010v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mainassara" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738340v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517532" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914556v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437379v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336349v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336388v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795233v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffour" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795508v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597560v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857011v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Hassane Bil-Assanou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarty J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velluet C&#233;cile" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864162v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863543v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.454205" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933122v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;guis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issoufou" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915404v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997637v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Negri Bernardino" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915382v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcnally" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Funk" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Husak" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaelsen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132807v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004245v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915362v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frangi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-demarty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5173-9030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068740964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-4607-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aolin Jia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sulis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642831" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04147627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3033132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbruggen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schurgers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Horion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo N. Bernardino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-77-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Bil-Assanou Issoufou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030380" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B. Fisher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Purdy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H. Halverson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Dohlen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111806" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4874" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Getirana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Mesbah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0233.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0170.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Fensholt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.05.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duffour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Lagouarde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QM71W8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/PIAHS-371-195-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Ibrahim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Scanlon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1143-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schepanski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knippertz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiedler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Timouk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2453" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Montes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.02.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3883-2014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duffour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Der Tol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Lagouarde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Saadou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahamane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0852-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5K9CZ6SF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20235" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00694547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Murray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.08.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Guillevic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Privette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Palecki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.05.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.03.030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52FL309R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.05.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDVC7FQ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Friend" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002888" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM503.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676307v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-8143-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVBHXJ68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ottl&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Braud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Frangi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/s03-004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863539v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guillevic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prevot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002247" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915341v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frangi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Frangi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915344v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarty Jerome" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Collet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16717" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908453v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovi&#263;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13113" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208289v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud-Schell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152534" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090860v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mainassara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10997" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rapp-Henry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Tabsoba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154749v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gamet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960780v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908464v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15128" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-194" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217462v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-495" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233982v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936961v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barral" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448845v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608839v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108239v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864156v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Issoufou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864149v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barral" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cohard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864154v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864146v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vischel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quantin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864152v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864147v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864153v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864160v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864159v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin-Pont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cohard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864184v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Moussa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864163v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864164v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864178v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B.-A. Issoufou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamane" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864161v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864180v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864168v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864181v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065036v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864166v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864169v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C. Vellue" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864182v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915244v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Roujean" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947107" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864167v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088873v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Cohard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mamadou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864179v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597778v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982234v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cappelaere Bernard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115555v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhoef" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Murray" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saux-Picart" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829512v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826327v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760147v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowakowski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151445v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151446v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151443v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581485v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583492v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764411v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764164v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Inoue" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762576v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551056v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11068" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090875v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203073v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550980v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biteye Thiam Pape" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551010v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mainassara" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738340v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517532" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914556v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437379v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336349v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336388v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795233v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffour" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795508v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597560v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857011v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Hassane Bil-Assanou" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarty J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velluet C&#233;cile" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864162v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863543v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.454205" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933122v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;guis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issoufou" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915404v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997637v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Negri Bernardino" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915382v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcnally" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Funk" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Husak" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaelsen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132807v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004245v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915362v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frangi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>