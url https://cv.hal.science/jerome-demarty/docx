--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Demarty </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HydroSciences Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5173-9030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068740964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-4607-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime shifts in Sahelian watersheds: an investigation with a simple dynamical model driven by annual precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.929-944. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-929-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal evapotranspiration models to surface and atmospheric drivers across ecosystems and aridity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aolin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Sulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.110930. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel region using an ensemble contextual model with automated heterogeneity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.100229. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2025.100229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Estimation of Evapotranspiration Using EVASPA: a Multi-Data Multi-Method Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2475-2478. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remote sensing data fusion method for continuous daily evapotranspiration mapping at kilometric scale in Sahelian areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 607, pp.127504. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04147627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling gas exchange and biomass production in West African Sahelian and Sudanian ecological zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaber Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedit Evariste Ago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Ayantunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.3789-3812. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-3789-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Multiple Methods for the Production of Continuous Evapotranspiration Estimates from TIR Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1086. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reflectivity index for the retrieval of surface soil moisture from radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.818-826 / 9237103. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3033132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of woody and herbaceous vegetation to altered rainfall characteristics in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schurgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ardö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo N. Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-77-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration Estimation in the Sahel Using a New Ensemble-Contextual Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.380. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12030380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOSTRESS: NASA's Next Generation Mission to Measure Evapotranspiration From the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua B. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Purdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory H. Halverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew B. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Land Surface Fluxes from Uncertain Rainfall: A Case Study in the Sahel with Field-Driven Stochastic Rainfields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11050465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPARSE Dual-Source Model for Predicting Water Stress and Evapotranspiration from Thermal Infrared Data over Multiple Crops and Climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cycles couplés de l'eau, de l'énergie et de la végétation sur les surfaces continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Systèmes complexes : de la biologie aux territoires, 23, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.03.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstructed high-resolution local meteorological data set in Central Sahel (1950-2009): evaluation, analysis and application to land surface modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (5), pp.2699 - 2718. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.4874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamflows over a West African Basin from the ALMIP2 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1831-1845. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0233.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Surface Runoff and Water Fluxes over Contrasted Soils in the Pastoral Sahel: Evaluation of the ALMIP2 Land Surface Models over the Gourma Region in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1847-1866. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal variability in carbon exchange fluxes across the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbern Tagesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226-227, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving factors of the directional variability of thermal infrared signal in temperate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.248--264. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting historical climatic signals to better explore the future: prospects of water cycle changes in Central Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 371, pp.195 - 201. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/PIAHS-371-195-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint assimilation of eddy covariance flux measurements and FAPAR products over temperate forests within a process-oriented biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.1839 - 1857. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG002966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a field- and model-based climatology of surface energy and water cycles for dominant land cover types in the cultivated Sahel. Annual budgets and seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B.A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5001-5024. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5001-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term increase in diffuse groundwater recharge following expansion of rainfed cultivation in the Sahel, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Scanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.1293-1305. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-014-1143-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensitivity of nocturnal low‐level jets and near‐surface winds over the Sahel to model resolution, initial conditions and boundary‐layer set‐up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Knippertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Timouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (689), pp.1442-1456. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.2453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-source SVAT modeling of evaporation: Application to the seasonal dynamics of a grassed vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.64--80. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (8), pp.3883-3898. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of SCOPE: A tool to simulate the directional anisotropy of satellite-measured surface temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C van Der Tol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.362-375. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.18581-1/8620. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in water loss regulation after canopy clearcut of a dominant shrub in Sahelian agrosystems, Guiera senegalensis J. F. Gmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Saadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.1011-1022. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-013-0852-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating surface and subsurface water storage variations at small time and space scales from relative gravity measurements in semiarid Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hinderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.3276-3291. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wrcr.20235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal surface soil heat flux estimates from satellite data; results for the AMMA experiment at the Fakara (Niger) supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154- 155, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00694547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Surface Temperature product validation using NOAA's surface climate observation networks-Scaling methodology for the Visible Infrared Imager Radiometer Suite (VIIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Palecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.282-298. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted land-surface processes along the West African rainfall gradient - Monsoon Multidisciplinary Analysis (AMMA) : an integrated project for understanding of the West African climate system and its human dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153235v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary bi-objective optimization of a semi-arid vegetation dynamics model with NDVI and sigma(0) satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (4), pp.1365-1380. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual vegetation phenology estimates from global AVHRR measurements - Comparison with in situ data and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (2), pp.496-505. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of global MODIS leaf area index retrievals within a terrestrial biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (15), pp.L15402. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing season extension and its impact on terrestrial carbon cycle in the Northern Hemisphere over the past 2 decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Thermal Infrared Remote Sensing Data in Multiobjective Calibration of a Dual-Source SVAT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.404-420. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM503.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future directions for advanced evapotranspiration modeling: Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation and Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3-4), pp.377-412. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10795-005-8143-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining a physically based Soil-Vegetation-Atmosphere Transfer model with surface water content and thermal infrared brightness temperature measurements using a multiobjective approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh size selection in a soil-biosphere-atmosphere transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/s03-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared radiative transfer within three-dimensional vegetation covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D8), 13 p. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural practices on eco-hydrological modelling in agropastoral Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarty Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration estimates in Sahel regions using an ensemble contextual model: medium &amp; high spatial resolution data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble evapotranspiration estimates and uncertainties: EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel – multidata simulations for mapping evapotranspiration and its uncertainty of estimation from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skoković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling karstic mediterranean forest environments: quantifying groundwater recharge while controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science: 3rd OZCAR TERENO International Conference, Paris, France, September 29th to October 2nd, 2025, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration and Water Stress L2 products from the TRISHNA mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying groundwater recharge in karstic mediterranean environments controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud-Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.e152534, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e152534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’évolution des ressources hydrologiques et végétales au Sahel agropastoral sous contrainte climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling surface water and energy transfer in karstic mediterranean forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation éco-hydrologique en zones arides : Étude de l'impact de la densité racinaire sur le cycle de l'eau dans la région sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rapp-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadi Tabsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel regions using an ensemble contextual model : structural uncertainty estimation and reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Biteye Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques agricoles sur la modélisation écohydrologique en zone agropastorale endoréique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration by combining data from future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping points in hydrology: attribution of regime shifts using historical climate simulations and dynamical system modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère sur les sites ICOS de Puéchabon et Font-Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau ICOS-France, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel – multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA (European Space Agency), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of remote sensing data assimilation to simulate daily evapotranspiration of irrigated and non-irrigated crops in semi-arid context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drought-triggered hydrological tipping point in the central Sahel: an attribution study using system dynamics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference internationale TERENO-OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Flinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and opportunities in using multisensor remote sensing data for evapotranspiration retrieval as well as better partitioning between evaporation and transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial assessment of surface-atmosphere fluxes in the Mediterranean region: synergy between satellite estimates and local observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Mateo-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel-multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Valencia, Sep 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term consolidated time series of sensible and latent heat fluxes of a crop mosaic using the bi-chromatic scintillometry method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.H45D--03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping points in hydrology: observed regional regime shift and System Dynamics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de modélisation écohydrologique en région méditerranéenne karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées de modélisation des surfaces continentales (JMSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99th American Meteorological Society Annual Meeting, AMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing: the case of Sahelian Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS., Jul 2017, Port Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'V - 5th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration par télédétection spatiale : Enjeux et application en Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'IM2E 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IM2E, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation du Fonctionnement des Surfaces Continentales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Evapotranspiration of a crop mosaic using microwave scintillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing in West Africa: application of S-SEBI and Ts-VI triangle methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'V - 5th International Symposium "Recent Advances in Quantitative Remote Sensing",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of Sahelian storms. Recent developments and hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Weather Generators for Hydrological Applications (SWGEN-Hydro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des échanges surface-atmosphère par scintillométrie bi-fréquentielle : premiers résultats et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chazarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstructed high-resolution local meteorological data set in Central Sahel (1950-2009): evaluation, analysis and application to land surface modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a long-term hydrological, meteorological and ecological observatory in West Africa : important results and available data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an everywhere and locally relevant predictive model of the West-African critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating land surface evapotranspiration from remote sensing: a challenge for West Africa. In: 12th International Kovacs Colloquium : &amp;quot;Hydrological Inputs for Water-Related SDGs Implementation: Knowledge, Data, Indicators, Tools & Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-IHP, IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WP.1 du projet Equipex CRITEX: Mesure des échanges sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évapotranspiration en Afrique de l'Ouest : Apports mutuels et combinés des observations de terrain, de la modélisation des processus et des produits satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'IM2E 2016,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a hydrological, meteorological and ecological long-term observatory on West Africa: Some recent results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH: a hydrological, meteorological and ecological long-term observatory on West Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical climatic signals to better predict the future : case of the water cycle in Central Sahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUGG General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing land cover and climate changes impacts on the hydrological cycle: a review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do practices of Sahelian smallholders farmers impact native agroforestry shrubs functioning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B.-A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed long-term land cover vs climate impacts on the West African hydrological cycle: lessons for the future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common future under climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Monsoon Multidisciplinary Analyses - Coupling the Tropical Atmosphere and the Hydrological Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forcing a land surface model with satellite-derived biophysical products in the Sahel: Inpacts of various sources on the simulated energy and water cycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV - 4th International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model, satellite and ground-based estimates of evapotranspiration. A comparison in sub-humid tropical West Africa (Benin) within the framework of the ALMIP2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS, 28th Conference on Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Water and Energy Cycles in the Agro-Pastoral Sahel from 1950 to 2010, in a Context of Climate and Land-Use Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the water and energy cycles in the agropastoral Sahel, in a context of climate and landuse changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstituted series climatic series in the Sahel (1950-2010): data, methodology, and application to the water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T C. Vellue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of water and energy cycles simulated by land surface models over three mesoscale sites in West Africa: the ALMIP2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEWEX 2014 - 7th International Scientific Conference on the Global Water and Energy Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a simple parametric model to simulate the directional effects in the thermal infrared domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, QUEBEC, Canada. pp.2997-3000, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution of a continuous climatic and rainfall series for the central Sahel (1950-2012): methodology and application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. iLEAPS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use changes on surface feedbacks in Sudanian region of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ability of surface models to reproduce soil moisture dependencies over West Africa : the ALMIP experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling effects of inter-annual variability in meteorological and land use conditions on coupled water and energy cycling in the cultivated African Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Fransico, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and uncertainty analysis of flash flood propagation: local vs global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cappelaere Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale modeling of land surface processes in the cultivated Sahel (AMMA-CATCH Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal soil heat flux estimates from satellite data; results for the AMMA experiment, Fakara supersite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna (Austria), Austria. pp.1640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration by assimilating remote sensing data into a dynamic SVAT model over the Alpilles test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three methods of data assimilation into a crop model, based on remote sensing observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of thermal infrared remote sensing to SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of thermal infrared remote sensing for SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMDHA Second workshop, “The Terrestrial Water Cycle: Modeling and Data Assimilation Across Catchment Scales”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection infrarouge thermique pour l'étalonnage d'un modèle TSVA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère [A.M.A.].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 6-11 April 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models for evapotranspiration and irrigation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Use of Remote Sensing of Crop Evapotranspiration for Large Regions, Montpellier, 17 September 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle et multispectrale dans un modèle TSVA par étalonnage stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and Sispat-RS simulated brightness temperatures, reflectances and radar backscattering sections at field scale during Reseda experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. II Models and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. I Description of the framework and the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et d'énergie dans le continuum sol-plante-atmosphère sur sol cultivé : expérience Alpilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of the daily evapotranspiration cycle in superconducting gravimeter timeseries according to the measurement configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chaffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change impacts on hydrological and plant resources in the agro-pastoral Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. Copernicus, 2024, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère dans les forêts méditerranéenne en zone karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 : 5èmes Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus éco-hydro-géologique autour du site de Ceyrac (Pompignan, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous daily evapotranspiration and water stress algorithms for TRISHNA Level-3 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and evaluation of global evapotranspiration products in Sahelian region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biteye Thiam Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely sensed evapotranspiration estimates in Sahel regions using EVASPA S-SEBI Sahel (E3S) model: Uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA Level-2 products : Daily evapotranspiration and water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation éco-hydrologique en zone agropastorale endoréique au Sahel : impact des pratiques agricoles et apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration with remote sensing data and ground data using ensemble model averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, IEEE International Geoscience and Remote Sensing Symposium Proceedings, pp.7656 - 7659, 2018, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Evapotranspiration with Remote Sensing Data and Ground Data Using Ensemble Model Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, France. IEEE, pp.7656-7659, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed long-term land cover vs climate impacts on the West African hydrological cycle: lessons for the future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common future under climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope model: a tool to simulate the surface temperature directional anisotropy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE model: a tool to simulate the surface temperature directional anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based modeling of coupled energy and water cycle under dry tropical conditions: an experiment at local scale in the cultivated Sahel (South-West Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des arbustes au fonctionnement hydrique et carboné des parcs agroforestiers à Guiera senegalensis J.F. Gmel : observations et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Hassane Bil-Assanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarty Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cappelaere Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velluet Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-215, 2019, Update Sciences &amp; technologies, ISBN 978-2-7592-3059-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions des surfaces sur l'atmosphère et sur les ressources hydriques et végétales: quelles évolutions au Sahel agro-pastoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements environnementaux en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Alpilles test site by introducing remote sensing data at various spatial resolutions into a dynamic SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido D'Urso; M. A. Osann Jochum; Jose Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Vegetation Monitoring and Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 852 (1), </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIP : American Institute of Physics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.234-241, 2006, AIP Conference Proceedings, 978-0735403468. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2349349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing For Agriculture, Ecosystems, and Hydrology Iii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4542, pp.130-140, 2002, 0277-786X;0-8194-4267-4. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau bleue, eau verte, production végétale : modélisation des changements éco-hydrologiques dans un petit bassin-versant sahélien (sud-ouest Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau bleue, eau verte, production végétale : modélisation des changements éco-hydrologiques dans un petit bassin-versant sahélien (sud-ouest Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of woody and herbaceous vegetation to altered rainfall characteristics in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schurgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ardö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Negri Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Sahelian and East African soil moisture using the Normalized Difference Vegetation Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Husak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes AGRoforestiers en AFrique de l'Ouest » (AGRAF 2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Seghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Maradi (Niger); ISRA (Sénégal); INERA (Burkina Faso); Université Daloa (Côte d'Ivoire); Membres à tutelle IRD impliqués : UMRs HSM, Eco&amp;Sols, Résiliences, Espace-Dev, GRED.; Groupement de recherche international – Sud (GDRI-Sud). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application du modèle SiSPAT-RS à l'échelle de la parcelle et dans le cadre de l'expérience alpilles ReSeDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.130, 2002, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId576"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome Demarty </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HydroSciences Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5173-9030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068740964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-4607-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime shifts in Sahelian watersheds: an investigation with a simple dynamical model driven by annual precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.929-944. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-929-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal evapotranspiration models to surface and atmospheric drivers across ecosystems and aridity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aolin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Sulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.110930. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel region using an ensemble contextual model with automated heterogeneity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.100229. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2025.100229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Estimation of Evapotranspiration Using EVASPA: a Multi-Data Multi-Method Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2475-2478. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remote sensing data fusion method for continuous daily evapotranspiration mapping at kilometric scale in Sahelian areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 607, pp.127504. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04147627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Multiple Methods for the Production of Continuous Evapotranspiration Estimates from TIR Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1086. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reflectivity index for the retrieval of surface soil moisture from radar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.818-826 / 9237103. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3033132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of woody and herbaceous vegetation to altered rainfall characteristics in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schurgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ardö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo N. Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-77-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling gas exchange and biomass production in West African Sahelian and Sudanian ecological zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaber Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedit Evariste Ago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Ayantunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.3789-3812. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-3789-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration Estimation in the Sahel Using a New Ensemble-Contextual Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.380. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12030380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOSTRESS: NASA's Next Generation Mission to Measure Evapotranspiration From the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua B. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Purdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory H. Halverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew B. Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Land Surface Fluxes from Uncertain Rainfall: A Case Study in the Sahel with Field-Driven Stochastic Rainfields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11050465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPARSE Dual-Source Model for Predicting Water Stress and Evapotranspiration from Thermal Infrared Data over Multiple Crops and Climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des cycles couplés de l'eau, de l'énergie et de la végétation sur les surfaces continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Systèmes complexes : de la biologie aux territoires, 23, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.03.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Surface Runoff and Water Fluxes over Contrasted Soils in the Pastoral Sahel: Evaluation of the ALMIP2 Land Surface Models over the Gourma Region in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1847-1866. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamflows over a West African Basin from the ALMIP2 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1831-1845. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0233.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstructed high-resolution local meteorological data set in Central Sahel (1950-2009): evaluation, analysis and application to land surface modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (5), pp.2699 - 2718. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.4874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal variability in carbon exchange fluxes across the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torbern Tagesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Fensholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226-227, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving factors of the directional variability of thermal infrared signal in temperate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.248--264. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting historical climatic signals to better explore the future: prospects of water cycle changes in Central Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 371, pp.195 - 201. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/PIAHS-371-195-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint assimilation of eddy covariance flux measurements and FAPAR products over temperate forests within a process-oriented biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (9), pp.1839 - 1857. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG002966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term increase in diffuse groundwater recharge following expansion of rainfed cultivation in the Sahel, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Scanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.1293-1305. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-014-1143-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensitivity of nocturnal low‐level jets and near‐surface winds over the Sahel to model resolution, initial conditions and boundary‐layer set‐up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Knippertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Timouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (689), pp.1442-1456. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.2453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-source SVAT modeling of evaporation: Application to the seasonal dynamics of a grassed vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.64--80. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of SCOPE: A tool to simulate the directional anisotropy of satellite-measured surface temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C van Der Tol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.362-375. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (8), pp.3883-3898. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a field- and model-based climatology of surface energy and water cycles for dominant land cover types in the cultivated Sahel. Annual budgets and seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B.A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5001-5024. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5001-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.18581-1/8620. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in water loss regulation after canopy clearcut of a dominant shrub in Sahelian agrosystems, Guiera senegalensis J. F. Gmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Saadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4), pp.1011-1022. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-013-0852-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating surface and subsurface water storage variations at small time and space scales from relative gravity measurements in semiarid Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hinderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.3276-3291. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wrcr.20235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal surface soil heat flux estimates from satellite data; results for the AMMA experiment at the Fakara (Niger) supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154- 155, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00694547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Surface Temperature product validation using NOAA's surface climate observation networks-Scaling methodology for the Visible Infrared Imager Radiometer Suite (VIIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Palecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.282-298. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted land-surface processes along the West African rainfall gradient - Monsoon Multidisciplinary Analysis (AMMA) : an integrated project for understanding of the West African climate system and its human dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153235v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary bi-objective optimization of a semi-arid vegetation dynamics model with NDVI and sigma(0) satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mangiarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (4), pp.1365-1380. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual vegetation phenology estimates from global AVHRR measurements - Comparison with in situ data and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (2), pp.496-505. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing season extension and its impact on terrestrial carbon cycle in the Northern Hemisphere over the past 2 decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of global MODIS leaf area index retrievals within a terrestrial biosphere model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (15), pp.L15402. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Thermal Infrared Remote Sensing Data in Multiobjective Calibration of a Dual-Source SVAT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.404-420. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM503.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future directions for advanced evapotranspiration modeling: Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation and Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3-4), pp.377-412. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10795-005-8143-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining a physically based Soil-Vegetation-Atmosphere Transfer model with surface water content and thermal infrared brightness temperature measurements using a multiobjective approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared radiative transfer within three-dimensional vegetation covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D8), 13 p. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JD002247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh size selection in a soil-biosphere-atmosphere transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/s03-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural practices on eco-hydrological modelling in agropastoral Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarty Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel – multidata simulations for mapping evapotranspiration and its uncertainty of estimation from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skoković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble evapotranspiration estimates and uncertainties: EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration estimates in Sahel regions using an ensemble contextual model: medium &amp; high spatial resolution data comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling karstic mediterranean forest environments: quantifying groundwater recharge while controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science: 3rd OZCAR TERENO International Conference, Paris, France, September 29th to October 2nd, 2025, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration and Water Stress L2 products from the TRISHNA mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying groundwater recharge in karstic mediterranean environments controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud-Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.e152534, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e152534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’évolution des ressources hydrologiques et végétales au Sahel agropastoral sous contrainte climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling surface water and energy transfer in karstic mediterranean forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation éco-hydrologique en zones arides : Étude de l'impact de la densité racinaire sur le cycle de l'eau dans la région sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rapp-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadi Tabsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel regions using an ensemble contextual model : structural uncertainty estimation and reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Biteye Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques agricoles sur la modélisation écohydrologique en zone agropastorale endoréique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping points in hydrology: attribution of regime shifts using historical climate simulations and dynamical system modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère sur les sites ICOS de Puéchabon et Font-Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau ICOS-France, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel – multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA (European Space Agency), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of remote sensing data assimilation to simulate daily evapotranspiration of irrigated and non-irrigated crops in semi-arid context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drought-triggered hydrological tipping point in the central Sahel: an attribution study using system dynamics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference internationale TERENO-OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration by combining data from future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Flinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and opportunities in using multisensor remote sensing data for evapotranspiration retrieval as well as better partitioning between evaporation and transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial assessment of surface-atmosphere fluxes in the Mediterranean region: synergy between satellite estimates and local observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Mateo-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel-multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Valencia, Sep 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term consolidated time series of sensible and latent heat fluxes of a crop mosaic using the bi-chromatic scintillometry method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.H45D--03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping points in hydrology: observed regional regime shift and System Dynamics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de modélisation écohydrologique en région méditerranéenne karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journées de modélisation des surfaces continentales (JMSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99th American Meteorological Society Annual Meeting, AMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'V - 5th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Berrhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration par télédétection spatiale : Enjeux et application en Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'IM2E 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IM2E, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation du Fonctionnement des Surfaces Continentales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Evapotranspiration of a crop mosaic using microwave scintillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing in West Africa: application of S-SEBI and Ts-VI triangle methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'V - 5th International Symposium "Recent Advances in Quantitative Remote Sensing",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of Sahelian storms. Recent developments and hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Weather Generators for Hydrological Applications (SWGEN-Hydro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des échanges surface-atmosphère par scintillométrie bi-fréquentielle : premiers résultats et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chazarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstructed high-resolution local meteorological data set in Central Sahel (1950-2009): evaluation, analysis and application to land surface modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a long-term hydrological, meteorological and ecological observatory in West Africa : important results and available data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an everywhere and locally relevant predictive model of the West-African critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating evapotranspiration from remote sensing: the case of Sahelian Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2017 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS., Jul 2017, Port Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating land surface evapotranspiration from remote sensing: a challenge for West Africa. In: 12th International Kovacs Colloquium : &amp;quot;Hydrological Inputs for Water-Related SDGs Implementation: Knowledge, Data, Indicators, Tools & Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-IHP, IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WP.1 du projet Equipex CRITEX: Mesure des échanges sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arpin-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Scientifiques CRITEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évapotranspiration en Afrique de l'Ouest : Apports mutuels et combinés des observations de terrain, de la modélisation des processus et des produits satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants de l'IM2E 2016,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH, a hydrological, meteorological and ecological long-term observatory on West Africa: Some recent results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA-CATCH: a hydrological, meteorological and ecological long-term observatory on West Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical climatic signals to better predict the future : case of the water cycle in Central Sahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUGG General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing land cover and climate changes impacts on the hydrological cycle: a review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do practices of Sahelian smallholders farmers impact native agroforestry shrubs functioning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B.-A. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed long-term land cover vs climate impacts on the West African hydrological cycle: lessons for the future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common future under climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model, satellite and ground-based estimates of evapotranspiration. A comparison in sub-humid tropical West Africa (Benin) within the framework of the ALMIP2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS, 28th Conference on Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Water and Energy Cycles in the Agro-Pastoral Sahel from 1950 to 2010, in a Context of Climate and Land-Use Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the water and energy cycles in the agropastoral Sahel, in a context of climate and landuse changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-year reconstituted series climatic series in the Sahel (1950-2010): data, methodology, and application to the water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T C. Vellue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of water and energy cycles simulated by land surface models over three mesoscale sites in West Africa: the ALMIP2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEWEX 2014 - 7th International Scientific Conference on the Global Water and Energy Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution of a continuous climatic and rainfall series for the central Sahel (1950-2012): methodology and application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. iLEAPS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a simple parametric model to simulate the directional effects in the thermal infrared domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014 - 2014 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, QUEBEC, Canada. pp.2997-3000, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use changes on surface feedbacks in Sudanian region of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ability of surface models to reproduce soil moisture dependencies over West Africa : the ALMIP experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Monsoon Multidisciplinary Analyses - Coupling the Tropical Atmosphere and the Hydrological Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forcing a land surface model with satellite-derived biophysical products in the Sahel: Inpacts of various sources on the simulated energy and water cycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV - 4th International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling effects of inter-annual variability in meteorological and land use conditions on coupled water and energy cycling in the cultivated African Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Fransico, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and uncertainty analysis of flash flood propagation: local vs global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cappelaere Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Hydroinformatics HIC 2012: understanding changing climate and environment and finding solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale modeling of land surface processes in the cultivated Sahel (AMMA-CATCH Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal soil heat flux estimates from satellite data; results for the AMMA experiment, Fakara supersite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna (Austria), Austria. pp.1640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration by assimilating remote sensing data into a dynamic SVAT model over the Alpilles test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration monitoring using remote sensing measurements assimilated in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three methods of data assimilation into a crop model, based on remote sensing observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of thermal infrared remote sensing to SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of thermal infrared remote sensing for SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMDHA Second workshop, “The Terrestrial Water Cycle: Modeling and Data Assimilation Across Catchment Scales”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection infrarouge thermique pour l'étalonnage d'un modèle TSVA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère [A.M.A.].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 6-11 April 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models for evapotranspiration and irrigation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Use of Remote Sensing of Crop Evapotranspiration for Large Regions, Montpellier, 17 September 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle et multispectrale dans un modèle TSVA par étalonnage stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and Sispat-RS simulated brightness temperatures, reflectances and radar backscattering sections at field scale during Reseda experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. II Models and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. I Description of the framework and the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et d'énergie dans le continuum sol-plante-atmosphère sur sol cultivé : expérience Alpilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old and new frameworks for evapotranspiration and transpiration computation in unstressed conditions with the help of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05581441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of the daily evapotranspiration cycle in superconducting gravimeter timeseries according to the measurement configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chaffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change impacts on hydrological and plant resources in the agro-pastoral Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maïnassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. Copernicus, 2024, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère dans les forêts méditerranéenne en zone karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 : 5èmes Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus éco-hydro-géologique autour du site de Ceyrac (Pompignan, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous daily evapotranspiration and water stress algorithms for TRISHNA Level-3 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and evaluation of global evapotranspiration products in Sahelian region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biteye Thiam Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely sensed evapotranspiration estimates in Sahel regions using EVASPA S-SEBI Sahel (E3S) model: Uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA Level-2 products : Daily evapotranspiration and water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation éco-hydrologique en zone agropastorale endoréique au Sahel : impact des pratiques agricoles et apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration with remote sensing data and ground data using ensemble model averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, IEEE International Geoscience and Remote Sensing Symposium Proceedings, pp.7656 - 7659, 2018, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Evapotranspiration with Remote Sensing Data and Ground Data Using Ensemble Model Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, France. IEEE, pp.7656-7659, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed long-term land cover vs climate impacts on the West African hydrological cycle: lessons for the future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common future under climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope model: a tool to simulate the surface temperature directional anisotropy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared directional anisotropy to canopy and meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE model: a tool to simulate the surface temperature directional anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duffour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based modeling of coupled energy and water cycle under dry tropical conditions: an experiment at local scale in the cultivated Sahel (South-West Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des arbustes au fonctionnement hydrique et carboné des parcs agroforestiers à Guiera senegalensis J.F. Gmel : observations et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Hassane Bil-Assanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarty Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cappelaere Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velluet Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesterie et services écosystémiques en zone tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-215, 2019, Update Sciences &amp; technologies, ISBN 978-2-7592-3059-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions des surfaces sur l'atmosphère et sur les ressources hydriques et végétales: quelles évolutions au Sahel agro-pastoral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mainassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements environnementaux en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Alpilles test site by introducing remote sensing data at various spatial resolutions into a dynamic SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido D'Urso; M. A. Osann Jochum; Jose Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation for Vegetation Monitoring and Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 852 (1), </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIP : American Institute of Physics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.234-241, 2006, AIP Conference Proceedings, 978-0735403468. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2349349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing For Agriculture, Ecosystems, and Hydrology Iii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4542, pp.130-140, 2002, 0277-786X;0-8194-4267-4. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau bleue, eau verte, production végétale : modélisation des changements éco-hydrologiques dans un petit bassin-versant sahélien (sud-ouest Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau bleue, eau verte, production végétale : modélisation des changements éco-hydrologiques dans un petit bassin-versant sahélien (sud-ouest Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Séguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of woody and herbaceous vegetation to altered rainfall characteristics in the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schurgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Horion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ardö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Negri Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Sahelian and East African soil moisture using the Normalized Difference Vegetation Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mcnally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Husak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michaelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes AGRoforestiers en AFrique de l'Ouest » (AGRAF 2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Seghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Maradi (Niger); ISRA (Sénégal); INERA (Burkina Faso); Université Daloa (Côte d'Ivoire); Membres à tutelle IRD impliqués : UMRs HSM, Eco&amp;Sols, Résiliences, Espace-Dev, GRED.; Groupement de recherche international – Sud (GDRI-Sud). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application du modèle SiSPAT-RS à l'échelle de la parcelle et dans le cadre de l'expérience alpilles ReSeDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.130, 2002, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId579"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E87FC52"/>
+    <w:nsid w:val="1223338F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-demarty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5173-9030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068740964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-4607-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aolin Jia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sulis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642831" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04147627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3033132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbruggen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schurgers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Horion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo N. Bernardino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-77-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Bil-Assanou Issoufou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030380" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B. Fisher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Purdy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H. Halverson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Dohlen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111806" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4874" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Getirana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Mesbah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0233.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0170.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Fensholt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.05.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duffour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Lagouarde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QM71W8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/PIAHS-371-195-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Ibrahim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Scanlon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1143-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schepanski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knippertz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiedler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Timouk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2453" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Montes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.02.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3883-2014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duffour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Der Tol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Lagouarde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Saadou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahamane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0852-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5K9CZ6SF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20235" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00694547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Murray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.08.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Guillevic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Privette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Palecki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.05.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.03.030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52FL309R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.05.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDVC7FQ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863533v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Friend" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002888" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM503.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676307v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-8143-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVBHXJ68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ottl&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Braud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Frangi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/s03-004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863539v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guillevic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prevot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002247" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915341v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frangi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Frangi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915344v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarty Jerome" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Collet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16717" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908453v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovi&#263;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13113" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208289v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud-Schell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152534" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090860v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mainassara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10997" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rapp-Henry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Tabsoba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154749v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gamet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960780v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908464v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15128" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-194" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217462v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-495" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233982v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936961v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barral" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448845v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608839v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108239v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864156v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Issoufou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864149v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barral" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cohard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864154v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864146v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vischel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quantin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864152v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864147v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864153v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864160v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864159v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin-Pont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cohard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864184v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Moussa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864163v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864164v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864178v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B.-A. Issoufou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamane" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864161v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864180v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864168v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864181v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065036v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864166v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864169v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C. Vellue" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864182v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915244v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Roujean" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947107" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864167v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088873v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Cohard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mamadou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864179v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597778v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982234v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cappelaere Bernard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115555v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhoef" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Murray" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saux-Picart" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829512v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826327v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760147v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowakowski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151445v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151446v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151443v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581485v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583492v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764411v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764164v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Inoue" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762576v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551056v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11068" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090875v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203073v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550980v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biteye Thiam Pape" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551010v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mainassara" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738340v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517532" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914556v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437379v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336349v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336388v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795233v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffour" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795508v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597560v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857011v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Hassane Bil-Assanou" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarty J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velluet C&#233;cile" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864162v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863543v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.454205" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933122v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;guis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issoufou" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915404v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997637v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Negri Bernardino" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915382v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcnally" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Funk" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Husak" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaelsen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132807v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004245v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915362v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frangi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-demarty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5173-9030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068740964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-4607-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aolin Jia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sulis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100229" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642831" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04147627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3033132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbruggen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schurgers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Horion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ard&#246;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo N. Bernardino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-77-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Bil-Assanou Issoufou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030380" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua B. Fisher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Purdy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H. Halverson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Dohlen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0170.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Getirana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Mesbah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0233.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Fensholt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.05.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duffour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Lagouarde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QM71W8Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/PIAHS-371-195-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Scanlon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1143-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schepanski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knippertz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiedler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Timouk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2453" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Montes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lhomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2014.02.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duffour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Der Tol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Lagouarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3883-2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Saadou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahamane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0852-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5K9CZ6SF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20235" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00694547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Murray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.08.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Guillevic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Privette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Palecki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.05.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.03.030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52FL309R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.05.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDVC7FQ0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863532v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002888" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863533v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Friend" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM503.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541150v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-8143-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RVBHXJ68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ottl&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Braud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Frangi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guillevic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prevot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD002247" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/s03-004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863540v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Frangi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002052" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915352v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ducros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915344v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915341v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frangi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarty Jerome" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Collet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908453v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovi&#263;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13113" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208037v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16717" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208289v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud-Schell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152534" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090860v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mainassara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10997" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rapp-Henry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Tabsoba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960780v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153021v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15128" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gamet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-194" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217462v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-495" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233982v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936961v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barral" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448845v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108239v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864156v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Issoufou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864149v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barral" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cohard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864154v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864146v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vischel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanchet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quantin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864152v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864153v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608839v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;nassara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864160v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864159v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin-Pont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cohard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864184v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Moussa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864163v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864164v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864178v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B.-A. Issoufou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamane" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864161v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dardel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065036v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864166v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864169v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C. Vellue" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864182v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864167v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915244v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Roujean" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947107" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088873v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Cohard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mamadou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864179v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864180v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864168v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597778v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982234v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cappelaere Bernard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115555v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhoef" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Murray" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saux-Picart" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829512v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826327v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760147v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowakowski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151445v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151446v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151443v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581485v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583492v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762470v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764411v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764164v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Inoue" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762576v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05581441v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Dang" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hien" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551056v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11068" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090875v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203073v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550980v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biteye Thiam Pape" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551010v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mainassara" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738340v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517532" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914556v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437379v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336349v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336388v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795233v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffour" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795508v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597560v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857011v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Hassane Bil-Assanou" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarty J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velluet C&#233;cile" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864162v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863534v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aip.scitation.org/doi/abs/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349349" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863543v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.454205" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933122v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;guis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Issoufou" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915404v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997637v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Negri Bernardino" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915382v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcnally" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Funk" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Husak" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaelsen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132807v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004245v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915362v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frangi" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>