--- v0 (2026-03-24)
+++ v1 (2026-04-13)
@@ -1795,291 +1795,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnicity Differences in Uses and Management Practices of Bitter Kola Trees (Garcinia kola) in Cameroon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine‐scale spatial genetic structure, mating, and gene dispersal patterns in Parkia biglobosa populations with different levels of habitat fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Franca Meguem Mboujda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+                <w:t xml:space="preserve">Djingdia Lompo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Fonkou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara Vinceti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heino Konrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geburek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12231-020-09508-x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (7), pp.1041-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011883v1</w:t>
+                <w:t xml:space="preserve">hal-05138283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine‐scale spatial genetic structure, mating, and gene dispersal patterns in Parkia biglobosa populations with different levels of habitat fragmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vinceti</w:t>
+                <w:t xml:space="preserve">Ethnicity Differences in Uses and Management Practices of Bitter Kola Trees (Garcinia kola) in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Tientcheu Yogom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Avana-Tientcheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heino Konrad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+                <w:t xml:space="preserve">Marcelle Franca Meguem Mboujda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Geburek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théophile Fonkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107 (7), pp.1041-1053. </w:t>
+              <w:t xml:space="preserve">Economic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.429-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajb2.1504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12231-020-09508-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138283v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Farmers’ Strategies on Local Practices, Knowledge, and Varietal Diversity of the Safou Tree (Dacryodes edulis) in Western Cameroon</w:t>
               </w:r>
@@ -4267,51 +4267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ASZO2413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Yao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24823/EJB.2024.2003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00427-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakty Kusuma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2023.2233154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Tientcheu Yogom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana-Tientcheu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Month&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulch&#233;rie Bissiengou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Loumeto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01614-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Yao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalonen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9792" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Marcelle Meguem Mboujda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mboukap Ntongme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192496" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Innocent Adji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doffou S&#233;lastique Akaffou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2022.131008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Chakocha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00488-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.736.1253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Henri Kouassi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Patrice Houphouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijeab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Kouassi Kouame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Bi Boh Gore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yao Abessika" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hamon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-019-01064-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Da&#239;nou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1449" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Franca Meguem Mboujda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Fonkou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-020-09508-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djingdia Lompo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vinceti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino Konrad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1504" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03372839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguegang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-019-09455-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guillaume Koffi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K Koffi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03040.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GH7TB66-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguinagalde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparajita Mohanty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Mart&#237;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01178.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fineschi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salvini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02410.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0997-2_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchugi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chege" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsobeng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang'Ethe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jamnadass" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822963v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ASZO2413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Yao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24823/EJB.2024.2003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00427-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakty Kusuma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2023.2233154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Tientcheu Yogom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana-Tientcheu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Month&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulch&#233;rie Bissiengou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Loumeto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01614-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Yao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalonen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9792" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Marcelle Meguem Mboujda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mboukap Ntongme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192496" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Innocent Adji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doffou S&#233;lastique Akaffou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2022.131008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Chakocha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00488-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.736.1253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Henri Kouassi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Patrice Houphouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijeab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Kouassi Kouame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Bi Boh Gore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yao Abessika" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hamon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-019-01064-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Da&#239;nou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1449" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djingdia Lompo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vinceti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino Konrad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1504" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Franca Meguem Mboujda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Fonkou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-020-09508-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03372839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguegang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-019-09455-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guillaume Koffi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K Koffi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03040.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GH7TB66-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguinagalde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparajita Mohanty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Mart&#237;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01178.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fineschi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salvini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02410.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0997-2_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchugi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chege" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsobeng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang'Ethe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jamnadass" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822963v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>