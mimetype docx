--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling biocultural and socioeconomical drivers of African plum tree (Dacryodes edulis) local nomenclature along a rural-urban gradient in Central Cameroon</w:t>
+                <w:t xml:space="preserve">Complete chloroplast genome of two nutmeg species, Myristica argentea Warb. 1891 and Myristica fatua Houtt. 1774 (Myristicaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taïna Lemoine</w:t>
+                <w:t xml:space="preserve">Jakty Kusuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
+                <w:t xml:space="preserve">Marie Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Scarcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10745-023-00427-8⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (7), pp.751-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2023.2233154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388868v1</w:t>
+                <w:t xml:space="preserve">hal-05109711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete chloroplast genome of two nutmeg species, Myristica argentea Warb. 1891 and Myristica fatua Houtt. 1774 (Myristicaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untangling biocultural and socioeconomical drivers of African plum tree (Dacryodes edulis) local nomenclature along a rural-urban gradient in Central Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïna Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakty Kusuma</w:t>
+                <w:t xml:space="preserve">Aurore Rimlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Couderc</w:t>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Scarcelli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (7), pp.751-755. </w:t>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.721-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23802359.2023.2233154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10745-023-00427-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109711v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structure in wild and cultivated populations of an emblematic African tree species, Garcinia kola (Clusiaceae)</w:t>
               </w:r>
@@ -1161,77 +1161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting perceptions, preferences and practices in the African fruit trade: the case of African plum (Dacryodes edulis) in different cultural and urbanization contexts in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rimlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïna Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Avana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Farmers’ Strategies on Local Practices, Knowledge, and Varietal Diversity of the Safou Tree (Dacryodes edulis) in Western Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Rimlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,282 +2954,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative organization of chloroplast, mitochondrial and nuclear diversity in plant populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méta-analyse des études de diversité chez les végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Fineschi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arndt Hampe</w:t>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Salvini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683006v1</w:t>
+                <w:t xml:space="preserve">hal-02018721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse des études de diversité chez les végétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative organization of chloroplast, mitochondrial and nuclear diversity in plant populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy R. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Silvia Fineschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ollier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniela Salvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (3), pp.689-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02410.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018721v1</w:t>
+                <w:t xml:space="preserve">hal-02683006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3990,77 +3990,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des études de diversité chez les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4267,51 +4267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ASZO2413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Yao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24823/EJB.2024.2003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00427-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakty Kusuma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2023.2233154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Tientcheu Yogom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana-Tientcheu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Month&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulch&#233;rie Bissiengou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Loumeto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01614-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Yao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalonen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9792" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Marcelle Meguem Mboujda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mboukap Ntongme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192496" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Innocent Adji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doffou S&#233;lastique Akaffou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2022.131008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Chakocha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00488-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.736.1253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Henri Kouassi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Patrice Houphouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijeab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Kouassi Kouame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Bi Boh Gore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yao Abessika" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hamon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-019-01064-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Da&#239;nou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1449" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djingdia Lompo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vinceti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino Konrad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1504" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Franca Meguem Mboujda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Fonkou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-020-09508-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03372839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguegang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-019-09455-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guillaume Koffi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K Koffi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03040.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GH7TB66-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguinagalde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparajita Mohanty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Mart&#237;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01178.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fineschi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salvini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02410.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0997-2_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchugi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chege" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsobeng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang'Ethe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jamnadass" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822963v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ASZO2413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Yao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24823/EJB.2024.2003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakty Kusuma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Scarcelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2023.2233154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rimlinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-023-00427-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Tientcheu Yogom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana-Tientcheu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Month&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulch&#233;rie Bissiengou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Loumeto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01614-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Yao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalonen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9792" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Marcelle Meguem Mboujda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Mboukap Ntongme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192496" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Innocent Adji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doffou S&#233;lastique Akaffou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2022.131008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Avana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Chakocha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00488-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.736.1253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Henri Kouassi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Patrice Houphouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijeab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Kouassi Kouame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Bi Boh Gore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yao Abessika" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hamon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-019-01064-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Da&#239;nou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1449" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djingdia Lompo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vinceti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino Konrad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1504" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Franca Meguem Mboujda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Fonkou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-020-09508-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03372839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguegang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-019-09455-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guillaume Koffi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649890v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K Koffi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03040.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GH7TB66-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aguinagalde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparajita Mohanty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Mart&#237;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01178.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fineschi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salvini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02410.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0997-2_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchugi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chege" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsobeng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang'Ethe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jamnadass" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822963v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>