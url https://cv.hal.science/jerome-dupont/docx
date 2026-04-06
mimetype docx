--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1279,165 +1279,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions culturelles et culturales du safran en France</w:t>
+                <w:t xml:space="preserve">Farid Belkahia, signes et matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
+              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064095v1</w:t>
+                <w:t xml:space="preserve">hal-02064101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Belkahia, signes et matériaux</w:t>
+                <w:t xml:space="preserve">Dimensions culturelles et culturales du safran en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064101v1</w:t>
+                <w:t xml:space="preserve">hal-02064095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et usages du safran marocain</w:t>
               </w:r>
@@ -1607,796 +1607,1000 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">FAIRE ICI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Labar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Didactiques des arts et de la technologie, ISBN 979-10-91901-67-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai pour une poétique de la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écotopies: fictions et transformations au Plantacionocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CAMS/O. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une poétique de la ville : La cuisine centre d’art et de design, 2004-2016. Sous la direction de Stéphanie Sagot.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La vie. Modes d’emploi et stratégies de permanence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Collection Actes : La vie. Modes d’ emploi et stratégies de permanence., ISBN 979-10-96436-06-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063874v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistance et existence d'un design critique.</w:t>
+                <w:t xml:space="preserve">Essai pour une poétique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultures de résistance, aménagements &amp; territoires n°3.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Pour une poétique de la ville : La cuisine centre d’art et de design, 2004-2016. Sous la direction de Stéphanie Sagot.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064011v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistance et existence d'un design critique</w:t>
+                <w:t xml:space="preserve">Persistance et existence d'un design critique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultures de résistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.149--159, 2016, 978-2-7314-1033-4</w:t>
+              <w:t xml:space="preserve">Les cultures de résistance, aménagements &amp; territoires n°3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805294v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments pour une généalogie du design critique.</w:t>
+                <w:t xml:space="preserve">Persistance et existence d'un design critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fournier, Laurent Sébastien and Chastagner, Claude and Bernié-Boissard, Catherine and Crozat, Dominique. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poïétiques du design, Politique de la conception.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Les cultures de résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.149--159, 2016, 978-2-7314-1033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064018v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un proto-design critique - Partie 1 de Éléments pour une généalogie du design critique</w:t>
+                <w:t xml:space="preserve">Éléments pour une généalogie du design critique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poïétiques du design: éco-conception ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.196--208, 2015, 978-2-343-05737-8</w:t>
+              <w:t xml:space="preserve">Poïétiques du design, Politique de la conception.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805320v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir, par le design, des outils de développement territorial : diagnostic sensible et création située</w:t>
+                <w:t xml:space="preserve">Un proto-design critique - Partie 1 de Éléments pour une généalogie du design critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Favard, Maxime and Bertrand, Gwenaëlle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poïétiques du design, vers de nouveaux paradigmes de la conception ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Poïétiques du design: éco-conception ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.196--208, 2015, 978-2-343-05737-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064028v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir, par le design, des outils de développement territorial</w:t>
+                <w:t xml:space="preserve">Concevoir, par le design, des outils de développement territorial : diagnostic sensible et création située</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poïétiques du design: vers de nouveaux paradigmes de la conception ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Harmattan, 2014, pp.87--112, 2014, 978-2-343-04245-9</w:t>
+              <w:t xml:space="preserve">Poïétiques du design, vers de nouveaux paradigmes de la conception ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805337v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir, par le design, des outils de développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, Gwenaëlle and Favard, Maxime. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poïétiques du design: vers de nouveaux paradigmes de la conception ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2014, pp.87--112, 2014, 978-2-343-04245-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, matière et matériau - les territoires de l’informe, greffes de sens, design et cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2412,65 +2616,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design et agro-matériaux. Sous la direction de Stéphanie Sagot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2617,51 +2821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rocca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.5079" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nadon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.015.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2009.1497" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/horma.2000.1864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages//" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rocca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.5079" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nadon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.015.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2009.1497" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/horma.2000.1864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Labar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Melzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages//" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>