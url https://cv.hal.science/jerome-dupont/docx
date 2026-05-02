--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -66,1450 +66,1545 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du lieu au milieu : le workshop, enjeu pédagogique d'un dispositif en mouvement</w:t>
+                <w:t xml:space="preserve">Cosmocène de Becquemin et Sagot : la chimère et son double.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie La Rocca</w:t>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Becquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.221-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725785v1</w:t>
+                <w:t xml:space="preserve">hal-05586557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le design : vers un savoir-agir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du lieu au milieu : le workshop, enjeu pédagogique d'un dispositif en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Nadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sdd.015.0014⟩</w:t>
+              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.104 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2024.5079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720359v1</w:t>
+                <w:t xml:space="preserve">hal-04725785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts et design indiciels. Partie 1. Des tératologies urbaines à la ville-indiciaire</w:t>
+                <w:t xml:space="preserve">Enseigner le design : vers un savoir-agir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Nadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.14-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdd.015.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805927v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts et design indiciels - Partie 1 : Des tératologies urbaines à la ville-indiciaire</w:t>
+                <w:t xml:space="preserve">Arts et design indiciels. Partie 1. Des tératologies urbaines à la ville-indiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, L'art des villes 31, pp.297-303</w:t>
+              <w:t xml:space="preserve">, 2016, 31, pp.297-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649584v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art et design indiciels : la ville à l’œuvre et ses restes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arts et design indiciels - Partie 1 : Des tératologies urbaines à la ville-indiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 31, pp.297-303</w:t>
+              <w:t xml:space="preserve">, 2016, L'art des villes 31, pp.297-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805926v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art contemporain, design contextuel et nouvelles pratiques curatoriales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Art et design indiciels : la ville à l’œuvre et ses restes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2016, 31, pp.297-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656428v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools of a &amp;quot;territorial design&amp;quot; : an example of the integration of design in the public area policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Art contemporain, design contextuel et nouvelles pratiques curatoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanistica Informazioni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 257, pp.78-83</w:t>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805958v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools of a “territorial design” : an example of the integration of design in the public area policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tools of a &amp;quot;territorial design&amp;quot; : an example of the integration of design in the public area policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanistica Informazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, 257, pp.78-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064040v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un postmodernisme ingéré : des arts plastiques aux arts culinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tools of a “territorial design” : an example of the integration of design in the public area policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13, pp.71-90</w:t>
+              <w:t xml:space="preserve">Urbanistica Informazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806047v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un post-modernisme culinaire : mise en œuvre et mise en scène chez Michel Bras et Ferran Andria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pumus.2009.1497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mise en objet de la couleur ? Le pot de peinture, matériau des arts plastiques et du design contemporains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un postmodernisme ingéré : des arts plastiques aux arts culinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPPIA Couleur et Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.71-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064057v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental system of analysis of the uses of saffron in Moroccan culture</w:t>
+                <w:t xml:space="preserve">Une mise en objet de la couleur ? Le pot de peinture, matériau des arts plastiques et du design contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes in History and Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">SEPPIA Couleur et Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064068v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main et henné : parcours d’une poïétique de la coloration</w:t>
+                <w:t xml:space="preserve">An Experimental system of analysis of the uses of saffron in Moroccan culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
+              <w:t xml:space="preserve">Dyes in History and Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064073v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkébir Khatibi, Le Corps oriental suivi de Du corps-signe d’Abdelkébir Khatibi à un possible corps-coloris</w:t>
+                <w:t xml:space="preserve">Main et henné : parcours d’une poïétique de la coloration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons Maghrébins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064080v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleurs, goûts et odeurs du safran : entre art culinaire et arts plastiques</w:t>
+                <w:t xml:space="preserve">Abdelkébir Khatibi, Le Corps oriental suivi de Du corps-signe d’Abdelkébir Khatibi à un possible corps-coloris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPPIA Couleur et Design</w:t>
+              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064084v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Belkahia, signes et matériaux</w:t>
+                <w:t xml:space="preserve">Couleurs, goûts et odeurs du safran : entre art culinaire et arts plastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">SEPPIA Couleur et Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064101v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions culturelles et culturales du safran en France</w:t>
+                <w:t xml:space="preserve">Farid Belkahia, signes et matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
+              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064095v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions culturelles et culturales du safran en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et usages du safran marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons Maghrébins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/horma.2000.1864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1519,111 +1614,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial design or how to conceive tools of territorial development for public authorities thanks to design ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The value of design research, the 11th international conference the European Academy of Design (EAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1633,274 +1728,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIRE ICI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Labar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le design : enjeux de démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pole éditorial de l'Université de technologie de Belfort-Montbéliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Didactiques des arts et de la technologie, ISBN 979-10-91901-67-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1910,771 +2005,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écotopies: fictions et transformations au Plantacionocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CAMS/O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie. Modes d’emploi et stratégies de permanence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Collection Actes : La vie. Modes d’ emploi et stratégies de permanence., ISBN 979-10-96436-06-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai pour une poétique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une poétique de la ville : La cuisine centre d’art et de design, 2004-2016. Sous la direction de Stéphanie Sagot.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistance et existence d'un design critique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures de résistance, aménagements &amp; territoires n°3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistance et existence d'un design critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fournier, Laurent Sébastien and Chastagner, Claude and Bernié-Boissard, Catherine and Crozat, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures de résistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.149--159, 2016, 978-2-7314-1033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments pour une généalogie du design critique.</w:t>
+                <w:t xml:space="preserve">Un proto-design critique - Partie 1 de Éléments pour une généalogie du design critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Favard, Maxime and Bertrand, Gwenaëlle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poïétiques du design, Politique de la conception.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Poïétiques du design: éco-conception ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.196--208, 2015, 978-2-343-05737-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064018v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un proto-design critique - Partie 1 de Éléments pour une généalogie du design critique</w:t>
+                <w:t xml:space="preserve">Éléments pour une généalogie du design critique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poïétiques du design: éco-conception ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, L'Harmattan, pp.196--208, 2015, 978-2-343-05737-8</w:t>
+              <w:t xml:space="preserve">Poïétiques du design, Politique de la conception.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805320v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir, par le design, des outils de développement territorial : diagnostic sensible et création située</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poïétiques du design, vers de nouveaux paradigmes de la conception ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir, par le design, des outils de développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand, Gwenaëlle and Favard, Maxime. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poïétiques du design: vers de nouveaux paradigmes de la conception ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, 2014, pp.87--112, 2014, 978-2-343-04245-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, matière et matériau - les territoires de l’informe, greffes de sens, design et cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design et agro-matériaux. Sous la direction de Stéphanie Sagot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2821,51 +2916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rocca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.5079" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nadon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.015.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2009.1497" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/horma.2000.1864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Labar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Melzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages//" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becquemin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.5079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nadon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.015.0014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2009.1497" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/horma.2000.1864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Labar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Melzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Boulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages//" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>