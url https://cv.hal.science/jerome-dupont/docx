--- v2 (2026-05-02)
+++ v3 (2026-05-31)
@@ -2019,63 +2019,50 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écotopies: fictions et transformations au Plantacionocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CAMS/O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie. Modes d’emploi et stratégies de permanence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>