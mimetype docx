--- v0 (2026-04-09)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Dutel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF 10, UJM, IUT Roanne, BUT TC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1435-7126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09017531X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme DUTEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Maître de Conférences en Littérature Générale et Comparée, membre d’ECLLA (UR, Université Jean Monnet Saint-Etienne, directeur-adjoint, responsable de l’axe Créations-Technologies-Imaginaires, 2020-…) et du CELEC (EA 3069, Université Jean Monnet Saint-Etienne, 2007-2019). Ses thèmes de recherche concernent d’une part l’analyse de la création, la hiérarchisation et la répartition de nouvelles catégories génériques à l’intérieur des littératures de l’imaginaire, et d’autre part une réflexion autour de l’interaction entre texte(s) et image(s), notamment à travers les démarches d’adaptation entre littérature, art contemporain, bande dessinée et cinéma d’animation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction et l’expérimentation formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rabier tout englouti par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finir et redéfinir ? Des excipit dans La Ferme des Animaux en bande dessinée et cinéma d’animation (1951-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orwell dans le domaine public : retour à l’œuvre, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Finir et redéfinir ? Des excipit dans La Ferme des Animaux en bande dessinée et cinéma d’animation (1951-2021) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orwell dans le domaine public : Retour à l’œuvre (76)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Chef-d’œuvre de l’animation d’horreur » ? Le Masque de la mort rouge (Maska crvene smrti, 1969) de Pavao Štalter et Branko Ranitović »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Effigies fantastiques d’Europe centrale (52), p. 177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si nous n’étions que de lettres ? Lettres de femmes (2013) d’Augusto Zanovello »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistolaire, Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Geste épistolaire (Représentations croisées dans les pratiques quotidiennes, les arts et la littérature) (47), p. 183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Still alives (2005) de Laurent Pernot : “Staying alive, staying alive !” », s. p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’une mouche « expérimentale » à plusieurs mouches « commerciales » ? Passages d’une bande dessinée (1995) à une série d’animation (1999-2001) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques branches bizarrement tordues (La science-fiction et le dessin dans les œuvres d’Alphonse Eugène Courson, Jean Perdrizet, Chester Banks et Richard Shaver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLFOX4 versus sequential dose-dense FOLFOX7 followed by FOLFIRI in patients with resectable metastatic colorectal cancer (MIROX): a pragmatic approach to chemotherapy timing with perioperative or postoperative chemotherapy from an open-label, randomized phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chibaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.1040-1040. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdv141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valse des genres : x-fictions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman français ? Ward (Ier et IIe siècles) de Frédéric Werst (2011) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Langue et Littérature Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication (texte) : Face au facehugger : La main qui caresse est souvent la main qui tue…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Giger, Dalì, et Cie : Partages de surréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Arenas et Jocelyn Dupont (dir.), Centre d’art A 100 mètres du centre du monde-Université de Perpignan, Perpignan, Apr 2024, Perpignan (Université de Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une censure à travers le système des préférences ? Préférence système (2019) d’Ugo Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La création visuelle face aux lois : entre citation et plagiat, liberté et censure, diffusion et conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Devès (dir.), CRHI, École Émile Cohl, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante pop. La «Divina Commedia» nella letteratura e nella cultura popolare contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu::Ce Edizioni, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinémas d’Animations, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, Cinémas d'animations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pop (La Divina Commedia nella letteratura e nella cultura popolare contemporanea), Rome, Vecchiarelli, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Relation : Abolir les frontières, numéro 12 des Cahiers du CELEC, ISH-Lyon, URL : http://cahiersducelec.univ-st-etienne.fr, juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autorité des genres, numéro 9 des Cahiers du CELEC, ISH-Lyon, URL : http://cahiersducelec.univ-st-etienne.fr, février 2015, février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BD, un miroir du lien social (Bande dessinée et solidarités), Paris, L’Harmattan, coll. « Communication et Civilisation », octobre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Pontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, communication et civilisation. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Étrangeté des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Étienne, "Voix d'Ailleurs", 2011, 978-2-86272-588-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Etrangeté des langues, coll. « Voix d’ailleurs (Etudes comparées) », Presses Universitaires de Saint-Etienne, octobre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande Dessinée : art reconnu, média méconnu, Hermès n° 54, Paris, CNRS Editions, septembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Pontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Planètes de Momoko Seto (Nature animée et macroscopie hyperaccélérée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Deville et Rodolphe Olcèse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les Formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.187-199, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squelette d’histoires et images fantômes à partir du Mort détective (2019) de David B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Chauvaud et Denis Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Squelettes, ectoplasmes et fantômes dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.67-82, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gestes dans trois pattes de mouche : Jean qui rit et Jean qui pleure (1995, 2015), François Ayroles ; La Bête à cinq doigts (1996), Thomas Ott ; La Nouvelle Pornographie (2006), Lewis Trondheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédéric Chauvaud - Denis Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes et Bandes dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, p. 151-162, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réanimer la bande dessinée ? Deux peaux de chagrin de Blanquet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 115-126, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-logo-visuelle, La Planète verte (1966) de Piotr Kamler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mondes possibles - Le service de la Recherche de la RTF/ORTF et le cinéma d’animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA, p. 139-147, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essai de sémiotique comparée dans l’immobilité : Quand l’animation tente de prendre les traits de la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 43-56, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une existence gémellaire : Livre illustré et film animé (Autrement Jeunesse & Actes Sud Junior) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 181-184, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une minute pour être foudroyé : Les spécificités du très très court métrage d’animation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Meynard - Karima Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ultra-bref (Le temps de la fulgurance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 389-403, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ciné Poème : Perception et réception du poétique dans 21 courts métrages contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un cinéma en quête de poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impressions Nouvelles, p. 43-56, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux novélisations ? L'Ile de Black Mór (2004), de Jean-François Laguionie et Kaena, La Prophétie (2002), de Pierre Bordage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Barrès - Bérénice Bonhomme - Pascal Vimenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’animation (Pièces filmiques en chantier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 201-212, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Chute de la maison de Usher en quelques images ? Aubrey Beardsley, Richard Corben, Jan Švankmajer », p. 55-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont et Gilles Menegaldo (dir.), Spectres de Poe dans la littérature et les arts, Cadillon, Le Visage Vert, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du Concile féérique au Concile lunatique (Jeux-Je d’intermédialité entre l’œuvre de Jules Laforgue et un film d’animation d’Arnaud Demuynck et Christophe Gautry) », p. 157-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patricia Viallet (dir.), Formes et (en)jeux de l’intermédialité dans l’espace européen (d’hier à aujourd’hui), Würzburg, Königshausen &amp; Neumann, mars 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceux d’en haut sont-ils encore dans l’auberge ? L’Auberge (1886) de Guy de Maupassant et Ceux d’en haut (2012) d’Izù Troin », p. 109-118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel (dir.), Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinéma d’Animations, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inactualités de l’Adaptation en Animation », p. 11-17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel (dir.), Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinéma d’Animations, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelques femmes fatales en images animées (Chick de M. Socha, La Femme à cordes de V. Mavounia-Kouka, Vasco de S. Laudenbach & Le Banquet de la concubine de H. Wei) », p. 359-364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyril Devès, La Femme Fatale (De ses origines à ses métamorphoses plastiques, littéraires et médiatiques), Lyon, Centre de Recherche et d’Histoire Inter-médias de l’École Émile Cohl, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guerres de l’écologie ou guerre des écologies chez Jack Vance », p. 143-156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Chelebourg (dir.), Cli-Fi et écofiction, Nancy, Presses Universitaires de Nancy, août 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La décomposition de la décomposition en images (bandes dessinées et courts métrages) : Michael DeForge et Momoko Seko », p. 147-148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Chamayou et Jocelyn Dupont (dir.), La Décomposition, Perpignan, Presses Universitaires de Perpignan, février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vies imaginaires dans La Synagogue des iconoclastes (Wilcock après Schwob et Borges) », p. 143-154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lauric Guillaud et Gérald Préher (dir.), Apparitions fantastiques, Rennes, Presses Universitaires de Rennes, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scendere agli inferi con il fumetto », p. 151-164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin et Jérôme Dutel, Dante Pop (La Divina Commedia nella letteratura e nella cultura popolare contemporanea), Rome, Vecchiarelli, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dessiner celui qui est d’ailleurs : une étude autour de Lovecraft et la bande dessinée », p. 227-248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Gelly et Gilles Menegaldo (dir.), Lovecraft au prisme de l’image, Cadillon, Le Visage Vert, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En amont et en aval de Mélanie White », p. 215-232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Le Flahec et Gilles Magniont (dir.), Jean-Patrick Manchette et la raison d’écrire, Marseille, Anarchasis, février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A partir des upside-down stories de Gustave Verbeek (1903-1905), plus d’un siècle de bandes dessinées réversibles », p. 75-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Bancaud (dir.), Image trompeuse, Aix-en-Provence, Presses Universitaires de Provence, juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pouvoir des mots dans les littératures de l’imaginaire au XXe siècle », p. 77-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zsuzsa Simonffy et Márta Kóbor (dir.), Mots du pouvoir - Pouvoir des mots, Sarrebruck, Editions Universitaires Européennes, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fiction linguistique ou linguistique-fiction ? », p. 89-103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Besson et Evelyne Jacquelin (dir.), Poétiques du merveilleux : fantastique, science-fiction, fantasy, Arras, Presses Universitaires d’Artois, janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vertiges visuels et rituels de La Grande Beuverie (1938) de René Daumal », p. 241-254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon et Clément Dessy (dir.), (Bé)vues du futur. La dystopie par le texte et l’image (1840-1940), Lille, Editions du Septentrion, juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps double ou doublé : de quelques reprises de Strange Case of Dr Jekyll and Mr Hyde », p. 81-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isabelle Guillaume, Aymeric Landot, Irène Le Roy Ladurie et Tristan Martine (dir.), Les Langages du corps en bande dessinée, Paris, L’Harmattan, novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Horizons incertains (2010) de Martine Aballéa », p. 321-333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier (dir.), Transactions photolittéraires, Rennes, Presses Universitaires de Rennes, mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le devenir d’un genre littéraire dans la bande dessinée francophone contemporaine : l’exemple de la science-fiction », p. 113-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Dacheux et Dominique Wolton (dir.), Bande dessinée, Essentiel d’Hermès, Paris, CNRS Editions, mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’illisible dans les littératures de l’imaginaire (du newspeak au wardesân) », p. 465-486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hédia Abdelkefi (dir.), L’Illisible, lieux et enjeux modernes et postmodernes, coll. de l’Institut Supérieur des Sciences Humaines, Presses de l’Université de Tunis El Manar, Tunisie, juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un avatar moderne du savant fou : le linguiste fou », p. 361-373</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hélène Machinal (dir.), Le Savant fou, Rennes, Presses Universitaires de Rennes, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Severed Hand or, the Beast with Five Fingers: A Genealogical Approach to Patrick McGrath’s Hand of a Wanker », p. 37-48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont (dir.), Patrick McGrath: directions and transgressions, Newcastle upon Tyne (UK), Cambridge Scholars Publishing, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Terres étrangères et langues étranges ? Les motifs d’une matérialisation linguistique », p. 153-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Clavaron, Jérôme Dutel et Clément Lévy (dir.), Etrangeté des langues, Saint-Etienne, Presses Universitaires de Saint-Etienne, octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polyglottisme, instrument de mystification et vecteur d’étrangeté : l’exemple emblématique de Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Géal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangeté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.105-116, 2011, Voix d'ailleurs. Études comparées, 978-2-86272-588-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Proche de l’indigestion intertextuelle, Des Hottentotes (1995) de Paul Di Filippo », p. 111-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont et Emilie Walezak (dir.), A Myriad of literary impressions (L’intertextualité dans le roman contemporain de langue anglaise), Perpignan, Presses Universitaires de Perpignan, juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le traitement du merveilleux dans le cycle de Lyonesse de Jack Vance », p. 281-294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Besson et Evelyne Jacquelin (dir.), Le Merveilleux entre mythe et religion, Arras, Presses Université d’Artois, mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment faire comprendre ce/ceux qu’on ne peut comprendre ? », p. 133-151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nathalie Prince et Lauric Guillaud (dir.), L’Indicible dans les œuvres fantastiques et de science-fiction, Paris, Michel Houdiard Editions, septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des débits de l’imaginaire chez Jack Vance : défi, délit, déni et dépit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Dutel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF 10, UJM, IUT Roanne, BUT TC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1435-7126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09017531X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme DUTEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Maître de Conférences en Littérature Générale et Comparée, membre d’ECLLA (UR, Université Jean Monnet Saint-Etienne, directeur-adjoint, responsable de l’axe Créations-Technologies-Imaginaires, 2020-…) et du CELEC (EA 3069, Université Jean Monnet Saint-Etienne, 2007-2019). Ses thèmes de recherche concernent d’une part l’analyse de la création, la hiérarchisation et la répartition de nouvelles catégories génériques à l’intérieur des littératures de l’imaginaire, et d’autre part une réflexion autour de l’interaction entre texte(s) et image(s), notamment à travers les démarches d’adaptation entre littérature, art contemporain, bande dessinée et cinéma d’animation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction et l’expérimentation formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rabier tout englouti par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finir et redéfinir ? Des excipit dans La Ferme des Animaux en bande dessinée et cinéma d’animation (1951-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orwell dans le domaine public : retour à l’œuvre, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Finir et redéfinir ? Des excipit dans La Ferme des Animaux en bande dessinée et cinéma d’animation (1951-2021) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orwell dans le domaine public : Retour à l’œuvre (76)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Chef-d’œuvre de l’animation d’horreur » ? Le Masque de la mort rouge (Maska crvene smrti, 1969) de Pavao Štalter et Branko Ranitović »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Effigies fantastiques d’Europe centrale (52), p. 177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si nous n’étions que de lettres ? Lettres de femmes (2013) d’Augusto Zanovello »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistolaire, Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Geste épistolaire (Représentations croisées dans les pratiques quotidiennes, les arts et la littérature) (47), p. 183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Still alives (2005) de Laurent Pernot : “Staying alive, staying alive !” », s. p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’une mouche « expérimentale » à plusieurs mouches « commerciales » ? Passages d’une bande dessinée (1995) à une série d’animation (1999-2001) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques branches bizarrement tordues (La science-fiction et le dessin dans les œuvres d’Alphonse Eugène Courson, Jean Perdrizet, Chester Banks et Richard Shaver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLFOX4 versus sequential dose-dense FOLFOX7 followed by FOLFIRI in patients with resectable metastatic colorectal cancer (MIROX): a pragmatic approach to chemotherapy timing with perioperative or postoperative chemotherapy from an open-label, randomized phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chibaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.1040-1040. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdv141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valse des genres : x-fictions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman français ? Ward (Ier et IIe siècles) de Frédéric Werst (2011) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Langue et Littérature Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication (texte) : Face au facehugger : La main qui caresse est souvent la main qui tue…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Giger, Dalì, et Cie : Partages de surréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Arenas et Jocelyn Dupont (dir.), Centre d’art A 100 mètres du centre du monde-Université de Perpignan, Perpignan, Apr 2024, Perpignan (Université de Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une censure à travers le système des préférences ? Préférence système (2019) d’Ugo Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La création visuelle face aux lois : entre citation et plagiat, liberté et censure, diffusion et conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Devès (dir.), CRHI, École Émile Cohl, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante pop. La «Divina Commedia» nella letteratura e nella cultura popolare contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu::Ce Edizioni, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinémas d’Animations, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, Cinémas d'animations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pop (La Divina Commedia nella letteratura e nella cultura popolare contemporanea), Rome, Vecchiarelli, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Relation : Abolir les frontières, numéro 12 des Cahiers du CELEC, ISH-Lyon, URL : http://cahiersducelec.univ-st-etienne.fr, juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autorité des genres, numéro 9 des Cahiers du CELEC, ISH-Lyon, URL : http://cahiersducelec.univ-st-etienne.fr, février 2015, février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Étrangeté des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Étienne, "Voix d'Ailleurs", 2011, 978-2-86272-588-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BD, un miroir du lien social (Bande dessinée et solidarités), Paris, L’Harmattan, coll. « Communication et Civilisation », octobre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Pontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, communication et civilisation. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Etrangeté des langues, coll. « Voix d’ailleurs (Etudes comparées) », Presses Universitaires de Saint-Etienne, octobre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande Dessinée : art reconnu, média méconnu, Hermès n° 54, Paris, CNRS Editions, septembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Pontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Planètes de Momoko Seto (Nature animée et macroscopie hyperaccélérée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Deville et Rodolphe Olcèse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les Formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.187-199, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squelette d’histoires et images fantômes à partir du Mort détective (2019) de David B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Chauvaud et Denis Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Squelettes, ectoplasmes et fantômes dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.67-82, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gestes dans trois pattes de mouche : Jean qui rit et Jean qui pleure (1995, 2015), François Ayroles ; La Bête à cinq doigts (1996), Thomas Ott ; La Nouvelle Pornographie (2006), Lewis Trondheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédéric Chauvaud - Denis Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes et Bandes dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, p. 151-162, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réanimer la bande dessinée ? Deux peaux de chagrin de Blanquet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 115-126, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-logo-visuelle, La Planète verte (1966) de Piotr Kamler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mondes possibles - Le service de la Recherche de la RTF/ORTF et le cinéma d’animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA, p. 139-147, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essai de sémiotique comparée dans l’immobilité : Quand l’animation tente de prendre les traits de la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 43-56, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une existence gémellaire : Livre illustré et film animé (Autrement Jeunesse & Actes Sud Junior) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 181-184, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux novélisations ? L'Ile de Black Mór (2004), de Jean-François Laguionie et Kaena, La Prophétie (2002), de Pierre Bordage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Barrès - Bérénice Bonhomme - Pascal Vimenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’animation (Pièces filmiques en chantier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 201-212, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une minute pour être foudroyé : Les spécificités du très très court métrage d’animation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Meynard - Karima Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ultra-bref (Le temps de la fulgurance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 389-403, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ciné Poème : Perception et réception du poétique dans 21 courts métrages contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un cinéma en quête de poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impressions Nouvelles, p. 43-56, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du Concile féérique au Concile lunatique (Jeux-Je d’intermédialité entre l’œuvre de Jules Laforgue et un film d’animation d’Arnaud Demuynck et Christophe Gautry) », p. 157-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patricia Viallet (dir.), Formes et (en)jeux de l’intermédialité dans l’espace européen (d’hier à aujourd’hui), Würzburg, Königshausen &amp; Neumann, mars 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceux d’en haut sont-ils encore dans l’auberge ? L’Auberge (1886) de Guy de Maupassant et Ceux d’en haut (2012) d’Izù Troin », p. 109-118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel (dir.), Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinéma d’Animations, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inactualités de l’Adaptation en Animation », p. 11-17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel (dir.), Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinéma d’Animations, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelques femmes fatales en images animées (Chick de M. Socha, La Femme à cordes de V. Mavounia-Kouka, Vasco de S. Laudenbach & Le Banquet de la concubine de H. Wei) », p. 359-364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyril Devès, La Femme Fatale (De ses origines à ses métamorphoses plastiques, littéraires et médiatiques), Lyon, Centre de Recherche et d’Histoire Inter-médias de l’École Émile Cohl, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Chute de la maison de Usher en quelques images ? Aubrey Beardsley, Richard Corben, Jan Švankmajer », p. 55-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont et Gilles Menegaldo (dir.), Spectres de Poe dans la littérature et les arts, Cadillon, Le Visage Vert, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guerres de l’écologie ou guerre des écologies chez Jack Vance », p. 143-156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Chelebourg (dir.), Cli-Fi et écofiction, Nancy, Presses Universitaires de Nancy, août 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La décomposition de la décomposition en images (bandes dessinées et courts métrages) : Michael DeForge et Momoko Seko », p. 147-148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Chamayou et Jocelyn Dupont (dir.), La Décomposition, Perpignan, Presses Universitaires de Perpignan, février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scendere agli inferi con il fumetto », p. 151-164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin et Jérôme Dutel, Dante Pop (La Divina Commedia nella letteratura e nella cultura popolare contemporanea), Rome, Vecchiarelli, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vies imaginaires dans La Synagogue des iconoclastes (Wilcock après Schwob et Borges) », p. 143-154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lauric Guillaud et Gérald Préher (dir.), Apparitions fantastiques, Rennes, Presses Universitaires de Rennes, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dessiner celui qui est d’ailleurs : une étude autour de Lovecraft et la bande dessinée », p. 227-248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Gelly et Gilles Menegaldo (dir.), Lovecraft au prisme de l’image, Cadillon, Le Visage Vert, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En amont et en aval de Mélanie White », p. 215-232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Le Flahec et Gilles Magniont (dir.), Jean-Patrick Manchette et la raison d’écrire, Marseille, Anarchasis, février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A partir des upside-down stories de Gustave Verbeek (1903-1905), plus d’un siècle de bandes dessinées réversibles », p. 75-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Bancaud (dir.), Image trompeuse, Aix-en-Provence, Presses Universitaires de Provence, juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pouvoir des mots dans les littératures de l’imaginaire au XXe siècle », p. 77-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zsuzsa Simonffy et Márta Kóbor (dir.), Mots du pouvoir - Pouvoir des mots, Sarrebruck, Editions Universitaires Européennes, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fiction linguistique ou linguistique-fiction ? », p. 89-103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Besson et Evelyne Jacquelin (dir.), Poétiques du merveilleux : fantastique, science-fiction, fantasy, Arras, Presses Universitaires d’Artois, janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vertiges visuels et rituels de La Grande Beuverie (1938) de René Daumal », p. 241-254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon et Clément Dessy (dir.), (Bé)vues du futur. La dystopie par le texte et l’image (1840-1940), Lille, Editions du Septentrion, juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps double ou doublé : de quelques reprises de Strange Case of Dr Jekyll and Mr Hyde », p. 81-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isabelle Guillaume, Aymeric Landot, Irène Le Roy Ladurie et Tristan Martine (dir.), Les Langages du corps en bande dessinée, Paris, L’Harmattan, novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Horizons incertains (2010) de Martine Aballéa », p. 321-333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier (dir.), Transactions photolittéraires, Rennes, Presses Universitaires de Rennes, mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le devenir d’un genre littéraire dans la bande dessinée francophone contemporaine : l’exemple de la science-fiction », p. 113-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Dacheux et Dominique Wolton (dir.), Bande dessinée, Essentiel d’Hermès, Paris, CNRS Editions, mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’illisible dans les littératures de l’imaginaire (du newspeak au wardesân) », p. 465-486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hédia Abdelkefi (dir.), L’Illisible, lieux et enjeux modernes et postmodernes, coll. de l’Institut Supérieur des Sciences Humaines, Presses de l’Université de Tunis El Manar, Tunisie, juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Severed Hand or, the Beast with Five Fingers: A Genealogical Approach to Patrick McGrath’s Hand of a Wanker », p. 37-48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont (dir.), Patrick McGrath: directions and transgressions, Newcastle upon Tyne (UK), Cambridge Scholars Publishing, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un avatar moderne du savant fou : le linguiste fou », p. 361-373</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hélène Machinal (dir.), Le Savant fou, Rennes, Presses Universitaires de Rennes, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polyglottisme, instrument de mystification et vecteur d’étrangeté : l’exemple emblématique de Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Géal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangeté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.105-116, 2011, Voix d'ailleurs. Études comparées, 978-2-86272-588-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Terres étrangères et langues étranges ? Les motifs d’une matérialisation linguistique », p. 153-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Clavaron, Jérôme Dutel et Clément Lévy (dir.), Etrangeté des langues, Saint-Etienne, Presses Universitaires de Saint-Etienne, octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Proche de l’indigestion intertextuelle, Des Hottentotes (1995) de Paul Di Filippo », p. 111-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont et Emilie Walezak (dir.), A Myriad of literary impressions (L’intertextualité dans le roman contemporain de langue anglaise), Perpignan, Presses Universitaires de Perpignan, juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le traitement du merveilleux dans le cycle de Lyonesse de Jack Vance », p. 281-294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Besson et Evelyne Jacquelin (dir.), Le Merveilleux entre mythe et religion, Arras, Presses Université d’Artois, mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment faire comprendre ce/ceux qu’on ne peut comprendre ? », p. 133-151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nathalie Prince et Lauric Guillaud (dir.), L’Indicible dans les œuvres fantastiques et de science-fiction, Paris, Michel Houdiard Editions, septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des débits de l’imaginaire chez Jack Vance : défi, délit, déni et dépit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F8BABB0"/>
+    <w:nsid w:val="A06C9FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-dutel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1435-7126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09017531X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebbar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chibaudel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mineur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;vy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139364v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-dutel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1435-7126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09017531X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebbar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chibaudel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mineur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;vy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>