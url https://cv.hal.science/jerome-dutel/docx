--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Dutel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF 10, UJM, IUT Roanne, BUT TC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1435-7126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09017531X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme DUTEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Maître de Conférences en Littérature Générale et Comparée, membre d’ECLLA (UR, Université Jean Monnet Saint-Etienne, directeur-adjoint, responsable de l’axe Créations-Technologies-Imaginaires, 2020-…) et du CELEC (EA 3069, Université Jean Monnet Saint-Etienne, 2007-2019). Ses thèmes de recherche concernent d’une part l’analyse de la création, la hiérarchisation et la répartition de nouvelles catégories génériques à l’intérieur des littératures de l’imaginaire, et d’autre part une réflexion autour de l’interaction entre texte(s) et image(s), notamment à travers les démarches d’adaptation entre littérature, art contemporain, bande dessinée et cinéma d’animation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction et l’expérimentation formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rabier tout englouti par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finir et redéfinir ? Des excipit dans La Ferme des Animaux en bande dessinée et cinéma d’animation (1951-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orwell dans le domaine public : retour à l’œuvre, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Finir et redéfinir ? Des excipit dans La Ferme des Animaux en bande dessinée et cinéma d’animation (1951-2021) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orwell dans le domaine public : Retour à l’œuvre (76)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Chef-d’œuvre de l’animation d’horreur » ? Le Masque de la mort rouge (Maska crvene smrti, 1969) de Pavao Štalter et Branko Ranitović »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Effigies fantastiques d’Europe centrale (52), p. 177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si nous n’étions que de lettres ? Lettres de femmes (2013) d’Augusto Zanovello »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistolaire, Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Geste épistolaire (Représentations croisées dans les pratiques quotidiennes, les arts et la littérature) (47), p. 183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Still alives (2005) de Laurent Pernot : “Staying alive, staying alive !” », s. p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’une mouche « expérimentale » à plusieurs mouches « commerciales » ? Passages d’une bande dessinée (1995) à une série d’animation (1999-2001) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques branches bizarrement tordues (La science-fiction et le dessin dans les œuvres d’Alphonse Eugène Courson, Jean Perdrizet, Chester Banks et Richard Shaver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLFOX4 versus sequential dose-dense FOLFOX7 followed by FOLFIRI in patients with resectable metastatic colorectal cancer (MIROX): a pragmatic approach to chemotherapy timing with perioperative or postoperative chemotherapy from an open-label, randomized phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chibaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.1040-1040. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdv141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valse des genres : x-fictions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman français ? Ward (Ier et IIe siècles) de Frédéric Werst (2011) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Langue et Littérature Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication (texte) : Face au facehugger : La main qui caresse est souvent la main qui tue…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Giger, Dalì, et Cie : Partages de surréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Arenas et Jocelyn Dupont (dir.), Centre d’art A 100 mètres du centre du monde-Université de Perpignan, Perpignan, Apr 2024, Perpignan (Université de Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une censure à travers le système des préférences ? Préférence système (2019) d’Ugo Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La création visuelle face aux lois : entre citation et plagiat, liberté et censure, diffusion et conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Devès (dir.), CRHI, École Émile Cohl, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante pop. La «Divina Commedia» nella letteratura e nella cultura popolare contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu::Ce Edizioni, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinémas d’Animations, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, Cinémas d'animations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pop (La Divina Commedia nella letteratura e nella cultura popolare contemporanea), Rome, Vecchiarelli, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Relation : Abolir les frontières, numéro 12 des Cahiers du CELEC, ISH-Lyon, URL : http://cahiersducelec.univ-st-etienne.fr, juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autorité des genres, numéro 9 des Cahiers du CELEC, ISH-Lyon, URL : http://cahiersducelec.univ-st-etienne.fr, février 2015, février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Étrangeté des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Étienne, "Voix d'Ailleurs", 2011, 978-2-86272-588-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BD, un miroir du lien social (Bande dessinée et solidarités), Paris, L’Harmattan, coll. « Communication et Civilisation », octobre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Pontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, communication et civilisation. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Etrangeté des langues, coll. « Voix d’ailleurs (Etudes comparées) », Presses Universitaires de Saint-Etienne, octobre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande Dessinée : art reconnu, média méconnu, Hermès n° 54, Paris, CNRS Editions, septembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Pontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Planètes de Momoko Seto (Nature animée et macroscopie hyperaccélérée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Deville et Rodolphe Olcèse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les Formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.187-199, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squelette d’histoires et images fantômes à partir du Mort détective (2019) de David B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Chauvaud et Denis Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Squelettes, ectoplasmes et fantômes dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.67-82, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gestes dans trois pattes de mouche : Jean qui rit et Jean qui pleure (1995, 2015), François Ayroles ; La Bête à cinq doigts (1996), Thomas Ott ; La Nouvelle Pornographie (2006), Lewis Trondheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédéric Chauvaud - Denis Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes et Bandes dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, p. 151-162, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réanimer la bande dessinée ? Deux peaux de chagrin de Blanquet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 115-126, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-logo-visuelle, La Planète verte (1966) de Piotr Kamler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mondes possibles - Le service de la Recherche de la RTF/ORTF et le cinéma d’animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA, p. 139-147, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essai de sémiotique comparée dans l’immobilité : Quand l’animation tente de prendre les traits de la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 43-56, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une existence gémellaire : Livre illustré et film animé (Autrement Jeunesse & Actes Sud Junior) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 181-184, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux novélisations ? L'Ile de Black Mór (2004), de Jean-François Laguionie et Kaena, La Prophétie (2002), de Pierre Bordage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Barrès - Bérénice Bonhomme - Pascal Vimenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’animation (Pièces filmiques en chantier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 201-212, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une minute pour être foudroyé : Les spécificités du très très court métrage d’animation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Meynard - Karima Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ultra-bref (Le temps de la fulgurance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 389-403, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ciné Poème : Perception et réception du poétique dans 21 courts métrages contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un cinéma en quête de poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impressions Nouvelles, p. 43-56, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du Concile féérique au Concile lunatique (Jeux-Je d’intermédialité entre l’œuvre de Jules Laforgue et un film d’animation d’Arnaud Demuynck et Christophe Gautry) », p. 157-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patricia Viallet (dir.), Formes et (en)jeux de l’intermédialité dans l’espace européen (d’hier à aujourd’hui), Würzburg, Königshausen &amp; Neumann, mars 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceux d’en haut sont-ils encore dans l’auberge ? L’Auberge (1886) de Guy de Maupassant et Ceux d’en haut (2012) d’Izù Troin », p. 109-118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel (dir.), Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinéma d’Animations, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inactualités de l’Adaptation en Animation », p. 11-17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel (dir.), Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinéma d’Animations, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelques femmes fatales en images animées (Chick de M. Socha, La Femme à cordes de V. Mavounia-Kouka, Vasco de S. Laudenbach & Le Banquet de la concubine de H. Wei) », p. 359-364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyril Devès, La Femme Fatale (De ses origines à ses métamorphoses plastiques, littéraires et médiatiques), Lyon, Centre de Recherche et d’Histoire Inter-médias de l’École Émile Cohl, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Chute de la maison de Usher en quelques images ? Aubrey Beardsley, Richard Corben, Jan Švankmajer », p. 55-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont et Gilles Menegaldo (dir.), Spectres de Poe dans la littérature et les arts, Cadillon, Le Visage Vert, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guerres de l’écologie ou guerre des écologies chez Jack Vance », p. 143-156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Chelebourg (dir.), Cli-Fi et écofiction, Nancy, Presses Universitaires de Nancy, août 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La décomposition de la décomposition en images (bandes dessinées et courts métrages) : Michael DeForge et Momoko Seko », p. 147-148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Chamayou et Jocelyn Dupont (dir.), La Décomposition, Perpignan, Presses Universitaires de Perpignan, février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scendere agli inferi con il fumetto », p. 151-164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin et Jérôme Dutel, Dante Pop (La Divina Commedia nella letteratura e nella cultura popolare contemporanea), Rome, Vecchiarelli, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vies imaginaires dans La Synagogue des iconoclastes (Wilcock après Schwob et Borges) », p. 143-154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lauric Guillaud et Gérald Préher (dir.), Apparitions fantastiques, Rennes, Presses Universitaires de Rennes, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dessiner celui qui est d’ailleurs : une étude autour de Lovecraft et la bande dessinée », p. 227-248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Gelly et Gilles Menegaldo (dir.), Lovecraft au prisme de l’image, Cadillon, Le Visage Vert, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En amont et en aval de Mélanie White », p. 215-232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Le Flahec et Gilles Magniont (dir.), Jean-Patrick Manchette et la raison d’écrire, Marseille, Anarchasis, février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A partir des upside-down stories de Gustave Verbeek (1903-1905), plus d’un siècle de bandes dessinées réversibles », p. 75-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Bancaud (dir.), Image trompeuse, Aix-en-Provence, Presses Universitaires de Provence, juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pouvoir des mots dans les littératures de l’imaginaire au XXe siècle », p. 77-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zsuzsa Simonffy et Márta Kóbor (dir.), Mots du pouvoir - Pouvoir des mots, Sarrebruck, Editions Universitaires Européennes, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fiction linguistique ou linguistique-fiction ? », p. 89-103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Besson et Evelyne Jacquelin (dir.), Poétiques du merveilleux : fantastique, science-fiction, fantasy, Arras, Presses Universitaires d’Artois, janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vertiges visuels et rituels de La Grande Beuverie (1938) de René Daumal », p. 241-254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon et Clément Dessy (dir.), (Bé)vues du futur. La dystopie par le texte et l’image (1840-1940), Lille, Editions du Septentrion, juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps double ou doublé : de quelques reprises de Strange Case of Dr Jekyll and Mr Hyde », p. 81-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isabelle Guillaume, Aymeric Landot, Irène Le Roy Ladurie et Tristan Martine (dir.), Les Langages du corps en bande dessinée, Paris, L’Harmattan, novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Horizons incertains (2010) de Martine Aballéa », p. 321-333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier (dir.), Transactions photolittéraires, Rennes, Presses Universitaires de Rennes, mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le devenir d’un genre littéraire dans la bande dessinée francophone contemporaine : l’exemple de la science-fiction », p. 113-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Dacheux et Dominique Wolton (dir.), Bande dessinée, Essentiel d’Hermès, Paris, CNRS Editions, mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’illisible dans les littératures de l’imaginaire (du newspeak au wardesân) », p. 465-486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hédia Abdelkefi (dir.), L’Illisible, lieux et enjeux modernes et postmodernes, coll. de l’Institut Supérieur des Sciences Humaines, Presses de l’Université de Tunis El Manar, Tunisie, juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Severed Hand or, the Beast with Five Fingers: A Genealogical Approach to Patrick McGrath’s Hand of a Wanker », p. 37-48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont (dir.), Patrick McGrath: directions and transgressions, Newcastle upon Tyne (UK), Cambridge Scholars Publishing, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un avatar moderne du savant fou : le linguiste fou », p. 361-373</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hélène Machinal (dir.), Le Savant fou, Rennes, Presses Universitaires de Rennes, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polyglottisme, instrument de mystification et vecteur d’étrangeté : l’exemple emblématique de Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Géal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangeté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.105-116, 2011, Voix d'ailleurs. Études comparées, 978-2-86272-588-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Terres étrangères et langues étranges ? Les motifs d’une matérialisation linguistique », p. 153-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Clavaron, Jérôme Dutel et Clément Lévy (dir.), Etrangeté des langues, Saint-Etienne, Presses Universitaires de Saint-Etienne, octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Proche de l’indigestion intertextuelle, Des Hottentotes (1995) de Paul Di Filippo », p. 111-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont et Emilie Walezak (dir.), A Myriad of literary impressions (L’intertextualité dans le roman contemporain de langue anglaise), Perpignan, Presses Universitaires de Perpignan, juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le traitement du merveilleux dans le cycle de Lyonesse de Jack Vance », p. 281-294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Besson et Evelyne Jacquelin (dir.), Le Merveilleux entre mythe et religion, Arras, Presses Université d’Artois, mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment faire comprendre ce/ceux qu’on ne peut comprendre ? », p. 133-151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nathalie Prince et Lauric Guillaud (dir.), L’Indicible dans les œuvres fantastiques et de science-fiction, Paris, Michel Houdiard Editions, septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des débits de l’imaginaire chez Jack Vance : défi, délit, déni et dépit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Dutel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF 10, UJM, IUT Roanne, BUT TC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1435-7126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09017531X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme DUTEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Maître de Conférences en Littérature Générale et Comparée, membre d’ECLLA (UR, Université Jean Monnet Saint-Etienne, directeur-adjoint, responsable de l’axe Créations-Technologies-Imaginaires, 2020-…) et du CELEC (EA 3069, Université Jean Monnet Saint-Etienne, 2007-2019). Ses thèmes de recherche concernent d’une part l’analyse de la création, la hiérarchisation et la répartition de nouvelles catégories génériques à l’intérieur des littératures de l’imaginaire, et d’autre part une réflexion autour de l’interaction entre texte(s) et image(s), notamment à travers les démarches d’adaptation entre littérature, art contemporain, bande dessinée et cinéma d’animation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science-fiction et l’expérimentation formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rabier tout englouti par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Finir et redéfinir ? Des excipit dans La Ferme des Animaux en bande dessinée et cinéma d’animation (1951-2021) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orwell dans le domaine public : Retour à l’œuvre (76)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finir et redéfinir ? Des excipit dans La Ferme des Animaux en bande dessinée et cinéma d’animation (1951-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Orwell dans le domaine public : retour à l’œuvre, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Chef-d’œuvre de l’animation d’horreur » ? Le Masque de la mort rouge (Maska crvene smrti, 1969) de Pavao Štalter et Branko Ranitović »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Effigies fantastiques d’Europe centrale (52), p. 177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si nous n’étions que de lettres ? Lettres de femmes (2013) d’Augusto Zanovello »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistolaire, Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Geste épistolaire (Représentations croisées dans les pratiques quotidiennes, les arts et la littérature) (47), p. 183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Still alives (2005) de Laurent Pernot : “Staying alive, staying alive !” », s. p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’une mouche « expérimentale » à plusieurs mouches « commerciales » ? Passages d’une bande dessinée (1995) à une série d’animation (1999-2001) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques branches bizarrement tordues (La science-fiction et le dessin dans les œuvres d’Alphonse Eugène Courson, Jean Perdrizet, Chester Banks et Richard Shaver)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLFOX4 versus sequential dose-dense FOLFOX7 followed by FOLFIRI in patients with resectable metastatic colorectal cancer (MIROX): a pragmatic approach to chemotherapy timing with perioperative or postoperative chemotherapy from an open-label, randomized phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chibaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.1040-1040. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdv141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valse des genres : x-fictions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman français ? Ward (Ier et IIe siècles) de Frédéric Werst (2011) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Langue et Littérature Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication (texte) : Face au facehugger : La main qui caresse est souvent la main qui tue…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Giger, Dalì, et Cie : Partages de surréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Arenas et Jocelyn Dupont (dir.), Centre d’art A 100 mètres du centre du monde-Université de Perpignan, Perpignan, Apr 2024, Perpignan (Université de Perpignan), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une censure à travers le système des préférences ? Préférence système (2019) d’Ugo Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La création visuelle face aux lois : entre citation et plagiat, liberté et censure, diffusion et conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Devès (dir.), CRHI, École Émile Cohl, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante pop. La «Divina Commedia» nella letteratura e nella cultura popolare contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu::Ce Edizioni, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinémas d’Animations, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, Cinémas d'animations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pop (La Divina Commedia nella letteratura e nella cultura popolare contemporanea), Rome, Vecchiarelli, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Relation : Abolir les frontières, numéro 12 des Cahiers du CELEC, ISH-Lyon, URL : http://cahiersducelec.univ-st-etienne.fr, juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autorité des genres, numéro 9 des Cahiers du CELEC, ISH-Lyon, URL : http://cahiersducelec.univ-st-etienne.fr, février 2015, février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Étrangeté des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Étienne, "Voix d'Ailleurs", 2011, 978-2-86272-588-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BD, un miroir du lien social (Bande dessinée et solidarités), Paris, L’Harmattan, coll. « Communication et Civilisation », octobre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Pontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, communication et civilisation. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Etrangeté des langues, coll. « Voix d’ailleurs (Etudes comparées) », Presses Universitaires de Saint-Etienne, octobre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande Dessinée : art reconnu, média méconnu, Hermès n° 54, Paris, CNRS Editions, septembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Pontois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Planètes de Momoko Seto (Nature animée et macroscopie hyperaccélérée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Deville et Rodolphe Olcèse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les Formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.187-199, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squelette d’histoires et images fantômes à partir du Mort détective (2019) de David B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Chauvaud et Denis Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Squelettes, ectoplasmes et fantômes dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.67-82, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des gestes dans trois pattes de mouche : Jean qui rit et Jean qui pleure (1995, 2015), François Ayroles ; La Bête à cinq doigts (1996), Thomas Ott ; La Nouvelle Pornographie (2006), Lewis Trondheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédéric Chauvaud - Denis Mellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestes et Bandes dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, p. 151-162, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réanimer la bande dessinée ? Deux peaux de chagrin de Blanquet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 115-126, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-logo-visuelle, La Planète verte (1966) de Piotr Kamler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mondes possibles - Le service de la Recherche de la RTF/ORTF et le cinéma d’animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA, p. 139-147, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essai de sémiotique comparée dans l’immobilité : Quand l’animation tente de prendre les traits de la bande dessinée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 43-56, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une existence gémellaire : Livre illustré et film animé (Autrement Jeunesse & Actes Sud Junior) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Dutel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liens entre films animés, bandes dessinées et livres illustrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 181-184, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deux novélisations ? L'Ile de Black Mór (2004), de Jean-François Laguionie et Kaena, La Prophétie (2002), de Pierre Bordage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Barrès - Bérénice Bonhomme - Pascal Vimenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l’animation (Pièces filmiques en chantier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 201-212, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une minute pour être foudroyé : Les spécificités du très très court métrage d’animation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Meynard - Karima Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ultra-bref (Le temps de la fulgurance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, p. 389-403, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ciné Poème : Perception et réception du poétique dans 21 courts métrages contemporains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadja Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un cinéma en quête de poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Impressions Nouvelles, p. 43-56, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du Concile féérique au Concile lunatique (Jeux-Je d’intermédialité entre l’œuvre de Jules Laforgue et un film d’animation d’Arnaud Demuynck et Christophe Gautry) », p. 157-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patricia Viallet (dir.), Formes et (en)jeux de l’intermédialité dans l’espace européen (d’hier à aujourd’hui), Würzburg, Königshausen &amp; Neumann, mars 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceux d’en haut sont-ils encore dans l’auberge ? L’Auberge (1886) de Guy de Maupassant et Ceux d’en haut (2012) d’Izù Troin », p. 109-118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel (dir.), Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinéma d’Animations, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Inactualités de l’Adaptation en Animation », p. 11-17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel (dir.), Adaptation littéraire et Court Métrage d’Animation : Au milieu du texte coulent les images, Paris, L’Harmattan, coll. Cinéma d’Animations, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelques femmes fatales en images animées (Chick de M. Socha, La Femme à cordes de V. Mavounia-Kouka, Vasco de S. Laudenbach & Le Banquet de la concubine de H. Wei) », p. 359-364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyril Devès, La Femme Fatale (De ses origines à ses métamorphoses plastiques, littéraires et médiatiques), Lyon, Centre de Recherche et d’Histoire Inter-médias de l’École Émile Cohl, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Chute de la maison de Usher en quelques images ? Aubrey Beardsley, Richard Corben, Jan Švankmajer », p. 55-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont et Gilles Menegaldo (dir.), Spectres de Poe dans la littérature et les arts, Cadillon, Le Visage Vert, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guerres de l’écologie ou guerre des écologies chez Jack Vance », p. 143-156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Chelebourg (dir.), Cli-Fi et écofiction, Nancy, Presses Universitaires de Nancy, août 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La décomposition de la décomposition en images (bandes dessinées et courts métrages) : Michael DeForge et Momoko Seko », p. 147-148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Chamayou et Jocelyn Dupont (dir.), La Décomposition, Perpignan, Presses Universitaires de Perpignan, février 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scendere agli inferi con il fumetto », p. 151-164</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefano Lazzarin et Jérôme Dutel, Dante Pop (La Divina Commedia nella letteratura e nella cultura popolare contemporanea), Rome, Vecchiarelli, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vies imaginaires dans La Synagogue des iconoclastes (Wilcock après Schwob et Borges) », p. 143-154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lauric Guillaud et Gérald Préher (dir.), Apparitions fantastiques, Rennes, Presses Universitaires de Rennes, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dessiner celui qui est d’ailleurs : une étude autour de Lovecraft et la bande dessinée », p. 227-248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Gelly et Gilles Menegaldo (dir.), Lovecraft au prisme de l’image, Cadillon, Le Visage Vert, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En amont et en aval de Mélanie White », p. 215-232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Le Flahec et Gilles Magniont (dir.), Jean-Patrick Manchette et la raison d’écrire, Marseille, Anarchasis, février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A partir des upside-down stories de Gustave Verbeek (1903-1905), plus d’un siècle de bandes dessinées réversibles », p. 75-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Bancaud (dir.), Image trompeuse, Aix-en-Provence, Presses Universitaires de Provence, juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pouvoir des mots dans les littératures de l’imaginaire au XXe siècle », p. 77-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zsuzsa Simonffy et Márta Kóbor (dir.), Mots du pouvoir - Pouvoir des mots, Sarrebruck, Editions Universitaires Européennes, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fiction linguistique ou linguistique-fiction ? », p. 89-103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Besson et Evelyne Jacquelin (dir.), Poétiques du merveilleux : fantastique, science-fiction, fantasy, Arras, Presses Universitaires d’Artois, janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vertiges visuels et rituels de La Grande Beuverie (1938) de René Daumal », p. 241-254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon et Clément Dessy (dir.), (Bé)vues du futur. La dystopie par le texte et l’image (1840-1940), Lille, Editions du Septentrion, juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps double ou doublé : de quelques reprises de Strange Case of Dr Jekyll and Mr Hyde », p. 81-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isabelle Guillaume, Aymeric Landot, Irène Le Roy Ladurie et Tristan Martine (dir.), Les Langages du corps en bande dessinée, Paris, L’Harmattan, novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Horizons incertains (2010) de Martine Aballéa », p. 321-333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier (dir.), Transactions photolittéraires, Rennes, Presses Universitaires de Rennes, mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le devenir d’un genre littéraire dans la bande dessinée francophone contemporaine : l’exemple de la science-fiction », p. 113-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Dacheux et Dominique Wolton (dir.), Bande dessinée, Essentiel d’Hermès, Paris, CNRS Editions, mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’illisible dans les littératures de l’imaginaire (du newspeak au wardesân) », p. 465-486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hédia Abdelkefi (dir.), L’Illisible, lieux et enjeux modernes et postmodernes, coll. de l’Institut Supérieur des Sciences Humaines, Presses de l’Université de Tunis El Manar, Tunisie, juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Severed Hand or, the Beast with Five Fingers: A Genealogical Approach to Patrick McGrath’s Hand of a Wanker », p. 37-48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont (dir.), Patrick McGrath: directions and transgressions, Newcastle upon Tyne (UK), Cambridge Scholars Publishing, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un avatar moderne du savant fou : le linguiste fou », p. 361-373</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hélène Machinal (dir.), Le Savant fou, Rennes, Presses Universitaires de Rennes, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polyglottisme, instrument de mystification et vecteur d’étrangeté : l’exemple emblématique de Carmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Géal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clavaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangeté des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.105-116, 2011, Voix d'ailleurs. Études comparées, 978-2-86272-588-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Terres étrangères et langues étranges ? Les motifs d’une matérialisation linguistique », p. 153-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Clavaron, Jérôme Dutel et Clément Lévy (dir.), Etrangeté des langues, Saint-Etienne, Presses Universitaires de Saint-Etienne, octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Proche de l’indigestion intertextuelle, Des Hottentotes (1995) de Paul Di Filippo », p. 111-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupont et Emilie Walezak (dir.), A Myriad of literary impressions (L’intertextualité dans le roman contemporain de langue anglaise), Perpignan, Presses Universitaires de Perpignan, juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le traitement du merveilleux dans le cycle de Lyonesse de Jack Vance », p. 281-294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Besson et Evelyne Jacquelin (dir.), Le Merveilleux entre mythe et religion, Arras, Presses Université d’Artois, mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment faire comprendre ce/ceux qu’on ne peut comprendre ? », p. 133-151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nathalie Prince et Lauric Guillaud (dir.), L’Indicible dans les œuvres fantastiques et de science-fiction, Paris, Michel Houdiard Editions, septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des débits de l’imaginaire chez Jack Vance : défi, délit, déni et dépit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A06C9FC0"/>
+    <w:nsid w:val="6E0AD871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-dutel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1435-7126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09017531X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebbar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chibaudel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mineur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;vy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-dutel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1435-7126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09017531X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebbar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chibaudel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mineur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;vy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;al" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>