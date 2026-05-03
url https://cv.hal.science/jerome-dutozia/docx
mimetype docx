--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -759,122 +759,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des ensembles flous et science géographique : trois champs d'application, des pistes de convergence</w:t>
+                <w:t xml:space="preserve">« Théorie des ensembles flous et science géographique : trois champs d’application, des pistes de convergence », p. 33-39, In Collectif Cépaduès, Editeur Cépaduès, 280 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dutozia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications LFA 2014</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306283v1</w:t>
+                <w:t xml:space="preserve">halshs-02105921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse spatiale des systèmes de risques prenant en compte l'incertitude et l'interaction spatiale au service de l'anticipation des effets dominos inondations-coupures électriques</w:t>
               </w:r>
@@ -923,122 +923,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Théorie des ensembles flous et science géographique : trois champs d’application, des pistes de convergence », p. 33-39, In Collectif Cépaduès, Editeur Cépaduès, 280 p.</w:t>
+                <w:t xml:space="preserve">Théorie des ensembles flous et science géographique : trois champs d'application, des pistes de convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dutozia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications LFA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02105921v1</w:t>
+                <w:t xml:space="preserve">hal-01306283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1974,51 +1974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arzheimer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Berning" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A.J. Evans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123424000085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-People-and-the-Nation-Populism-and-Ethno-Territorial-Politics-in-Europe/Heinisch-Massetti-Mazzoleni/p/book/9781138578029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Norman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Gould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hood" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arzheimer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Berning" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A.J. Evans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123424000085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-People-and-the-Nation-Populism-and-Ethno-Territorial-Politics-in-Europe/Heinisch-Massetti-Mazzoleni/p/book/9781138578029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Norman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Gould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hood" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>