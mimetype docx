--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -759,234 +759,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Théorie des ensembles flous et science géographique : trois champs d’application, des pistes de convergence », p. 33-39, In Collectif Cépaduès, Editeur Cépaduès, 280 p.</w:t>
+                <w:t xml:space="preserve">Une analyse spatiale des systèmes de risques prenant en compte l'incertitude et l'interaction spatiale au service de l'anticipation des effets dominos inondations-coupures électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dutozia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Atelier "Innovations géomatiques pour la gestion des risques naturels et technologiques" dans le cadre du colloque SAGEO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02105921v1</w:t>
+                <w:t xml:space="preserve">hal-01306017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse spatiale des systèmes de risques prenant en compte l'incertitude et l'interaction spatiale au service de l'anticipation des effets dominos inondations-coupures électriques</w:t>
+                <w:t xml:space="preserve">« Théorie des ensembles flous et science géographique : trois champs d’application, des pistes de convergence », p. 33-39, In Collectif Cépaduès, Editeur Cépaduès, 280 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dutozia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron-Canicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Innovations géomatiques pour la gestion des risques naturels et technologiques" dans le cadre du colloque SAGEO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306017v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des ensembles flous et science géographique : trois champs d'application, des pistes de convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dutozia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1974,51 +1974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arzheimer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Berning" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A.J. Evans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123424000085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-People-and-the-Nation-Populism-and-Ethno-Territorial-Politics-in-Europe/Heinisch-Massetti-Mazzoleni/p/book/9781138578029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Norman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Gould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hood" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04567653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Arzheimer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Berning" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutozia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A.J. Evans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123424000085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Maria Basse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maignant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.104.0707" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Lanzone," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-People-and-the-Nation-Populism-and-Ethno-Territorial-Politics-in-Europe/Heinisch-Massetti-Mazzoleni/p/book/9781138578029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Norman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Gould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hood" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chalvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>