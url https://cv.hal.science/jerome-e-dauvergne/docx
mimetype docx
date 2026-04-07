--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,3263 +100,3263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the costs of care for pediatric patients hospitalized for RSV: A retrospective cohort study in Belgium</w:t>
+                <w:t xml:space="preserve">Oral fluid supplementation for the prevention of post-dural puncture headache: A noninferiority randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tilmanne</w:t>
+                <w:t xml:space="preserve">Emmanuelle Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Pirson</w:t>
+                <w:t xml:space="preserve">Christelle Volteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol Leclercq</w:t>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie van den Bulcke</w:t>
+                <w:t xml:space="preserve">Annastasia Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+                <w:t xml:space="preserve">Jérôme Emmanuel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.127065. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.e0319481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389540v1</w:t>
+                <w:t xml:space="preserve">hal-05389515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Prevalence of Missed Nursing Care Using Three Workload Assessment Methods: A Nationwide Cross‐Sectional Study Among Intensive Care Nurses</w:t>
+                <w:t xml:space="preserve">Comparison of blood pressure measurements between a smartphone application and the upper arm automated cuff: a prospective study with an invasive reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Caillet</w:t>
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+                <w:t xml:space="preserve">Alexia Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
+                <w:t xml:space="preserve">Gurvan Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (3), pp.e70055. </w:t>
+              <w:t xml:space="preserve">European Journal of Cardiovascular Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.478-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nicc.70055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurjcn/zvaf002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098511v1</w:t>
+                <w:t xml:space="preserve">hal-05389538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Arterial Pressure Measurements at the Lower Leg</w:t>
+                <w:t xml:space="preserve">The relationship between nursing workload and quality of care in intensive care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Lakhal</w:t>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Audran</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2024.08.042⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, pp.e20250381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62675/2965-2774.20250381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389537v1</w:t>
+                <w:t xml:space="preserve">hal-05389513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors for burnout, missed nursing care, and intention-to-leave the job among intensive care unit and general ward nurses: A cross-sectional study across six European countries in the COVID-19 era</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A patchwork of care: making sense of ICU workload variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Walter Sermeus</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 86, pp.103885. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103885⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 91, pp.104160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2025.104160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389522v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cerebral vasospasm therapy on nimodipine exposure in subarachnoid hemorrhage: A population pharmacokinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 479, pp.125666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jns.2025.125666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between nursing workload and quality of care in intensive care units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noninvasive Arterial Pressure Measurements at the Lower Leg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62675/2965-2774.20250381⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167 (2), pp.490-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2024.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389513v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A patchwork of care: making sense of ICU workload variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prevalence and risk factors for burnout, missed nursing care, and intention-to-leave the job among intensive care unit and general ward nurses: A cross-sectional study across six European countries in the COVID-19 era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Kohnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Sermeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 91, pp.104160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2025.104160⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 86, pp.103885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238145v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of blood pressure measurements between a smartphone application and the upper arm automated cuff: a prospective study with an invasive reference</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Preventing unplanned extubations: A test bench simulation comparing endotracheal tube securing techniques in acute care settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Derouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardiovascular Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurjcn/zvaf002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.155332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2025.155332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389538v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral fluid supplementation for the prevention of post-dural puncture headache: A noninferiority randomized controlled trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Volteau</w:t>
+                <w:t xml:space="preserve">La sédation en réanimation chez la personne âgée : comfortably numb!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Leroy</w:t>
+                <w:t xml:space="preserve">Clarisse Fricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annastasia Voisine</w:t>
+                <w:t xml:space="preserve">Laëtitia Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Emmanuel Dauvergne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-André Rodié-Talbère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (3), pp.e0319481. </w:t>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (201), pp.27-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oxy.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389515v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing unplanned extubations: A test bench simulation comparing endotracheal tube securing techniques in acute care settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Noninvasive Monitoring of Arterial Pressure: Do Limitations of Finger Cuff Monitoring Compromise Upper Arm Measurements? A Post Hoc Analysis of Two Prospective Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Derouin</w:t>
+                <w:t xml:space="preserve">Grégoire Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2025.155332⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (11), pp.e2331-e2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000006841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375941v1</w:t>
+                <w:t xml:space="preserve">hal-05389541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sédation en réanimation chez la personne âgée : comfortably numb!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Association of Burnout and Intention‐To‐Leave the Job With Objective Nursing Workload and Nursing Working Environment: A Cross‐Sectional Study Among Intensive Care Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Fricaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaelle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Sermeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxymag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oxy.2025.02.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocn.17650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389549v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Noninvasive Monitoring of Arterial Pressure: Do Limitations of Finger Cuff Monitoring Compromise Upper Arm Measurements? A Post Hoc Analysis of Two Prospective Cohorts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Prevalence of Missed Nursing Care Using Three Workload Assessment Methods: A Nationwide Cross‐Sectional Study Among Intensive Care Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Lakhal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Boulain</w:t>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000006841⟩</w:t>
+              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.e70055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nicc.70055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389541v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Burnout and Intention‐To‐Leave the Job With Objective Nursing Workload and Nursing Working Environment: A Cross‐Sectional Study Among Intensive Care Nurses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the costs of care for pediatric patients hospitalized for RSV: A retrospective cohort study in Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tilmanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie van den Bulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Sermeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.127065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jocn.17650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909767v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social health gradient and risk factors among patients hospitalized for COVID-19 and pre-pandemic respiratory infections. A linked national individual case-control study in Belgium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clot formation risk in the clearing fluid after arterial catheter blood sampling: coagulation factors consumption over time - a prospective pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauby</w:t>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Goffard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1426898⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.607-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-024-01252-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389536v1</w:t>
+                <w:t xml:space="preserve">hal-05389542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workload assessment using the nursing activities score in intensive care units: Nationwide prospective observational study in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Caillet</w:t>
+                <w:t xml:space="preserve">Impact of two endotracheal tube fixation on the incidence of peri-oral lesions: Elastic adhesive strips versus cord in a protective sheath. Study protocol for a cluster cross-over randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zinzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Caillet</w:t>
+                <w:t xml:space="preserve">Lucie Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
+                <w:t xml:space="preserve">Sophie Le Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Parco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103866⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0297349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0297349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771737v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clot formation risk in the clearing fluid after arterial catheter blood sampling: coagulation factors consumption over time - a prospective pilot study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Risk factors for poor performance in finger cuff non-invasive monitoring of arterial pressure: A prospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Messet-Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10877-024-01252-0⟩</w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.101333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2023.101333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389542v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of two endotracheal tube fixation on the incidence of peri-oral lesions: Elastic adhesive strips versus cord in a protective sheath. Study protocol for a cluster cross-over randomized trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Potier</w:t>
+                <w:t xml:space="preserve">Recherche bibliographique : comment rester à jour et initier une recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Robin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Constan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0297349⟩</w:t>
+              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37051/mir-00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389534v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for poor performance in finger cuff non-invasive monitoring of arterial pressure: A prospective multicenter study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workload assessment using the nursing activities score in intensive care units: Nationwide prospective observational study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Lakhal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Messet-Charriere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Toufik Kamel</w:t>
+                <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2023.101333⟩</w:t>
+              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.103866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389532v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche bibliographique : comment rester à jour et initier une recherche ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+                <w:t xml:space="preserve">Social health gradient and risk factors among patients hospitalized for COVID-19 and pre-pandemic respiratory infections. A linked national individual case-control study in Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Constan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Rea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (1), pp.113-124. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1426898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37051/mir-00213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1426898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389550v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un étiquetage couleur normalisé pour l’administration continue des traitements intraveineux en réanimation adulte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Noninvasive Monitoring of Arterial Pressure: Finger or Lower Leg As Alternatives to the Upper Arm: A Prospective Study in Three ICUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Messet-Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Roger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxymag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (191), pp.29-32. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (10), pp.1350-1362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oxy.2023.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389552v1</w:t>
+                <w:t xml:space="preserve">hal-05389525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors of the use of physical restraint and impact of a decision support tool: A before‐and‐after study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+                <w:t xml:space="preserve">Complications and risk factors on midline catheters’ follow-up about non-ICU patients: study protocol for a multicentre observational study (the midDATA study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Derouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Ferey</w:t>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Croizard</w:t>
+                <w:t xml:space="preserve">Jérome Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Chauvin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nicc.12945⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.e067796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-067796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389533v1</w:t>
+                <w:t xml:space="preserve">hal-04792989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Active Physiotherapy With Positive Airway Pressure on Pulmonary Atelectasis After Cardiac Surgery: A Randomized Controlled Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The accuracy of intensive care nurses' interpretation of chest radiographs to recognise misplacement of endotracheal and nasogastric tubes after a single training session and comparison with residents' interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Baneton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+                <w:t xml:space="preserve">Grégoire Ottavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Gouillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Volteau</w:t>
+                <w:t xml:space="preserve">Ralf Janssen-Langenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (9), pp.1668-1676. </w:t>
+              <w:t xml:space="preserve">Australian Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (6), pp.948-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.jvca.2023.05.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aucc.2023.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389528v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Monitoring of Arterial Pressure: Finger or Lower Leg As Alternatives to the Upper Arm: A Prospective Study in Three ICUs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prevalence and risk factors of the use of physical restraint and impact of a decision support tool: A before‐and‐after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jacquier</w:t>
+                <w:t xml:space="preserve">Kim Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Croizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005945⟩</w:t>
+              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.987-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nicc.12945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389525v1</w:t>
+                <w:t xml:space="preserve">hal-05389533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complications and risk factors on midline catheters’ follow-up about non-ICU patients: study protocol for a multicentre observational study (the midDATA study)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Effect of Active Physiotherapy With Positive Airway Pressure on Pulmonary Atelectasis After Cardiac Surgery: A Randomized Controlled Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Gouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cartron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-067796⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (9), pp.1668-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jvca.2023.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792989v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accuracy of intensive care nurses' interpretation of chest radiographs to recognise misplacement of endotracheal and nasogastric tubes after a single training session and comparison with residents' interpretation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Ottavy</w:t>
+                <w:t xml:space="preserve">Mise en place d’un étiquetage couleur normalisé pour l’administration continue des traitements intraveineux en réanimation adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Janssen-Langenstein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (6), pp.948-954. </w:t>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (191), pp.29-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aucc.2023.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oxy.2023.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389530v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitorage non-invasif de la pression artérielle en anesthésie-réanimation : un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (2), pp.129-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3384,330 +3384,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche infirmière en réanimation : historique et perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regulation of Tracheal Cuff Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxymag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (178), pp.14-18. </w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160 (2), pp.e245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oxy.2021.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2021.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389554v1</w:t>
+                <w:t xml:space="preserve">hal-05389524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Tracheal Cuff Pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La recherche infirmière en réanimation : historique et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Constan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 160 (2), pp.e245. </w:t>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (178), pp.14-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2021.03.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oxy.2021.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389524v1</w:t>
+                <w:t xml:space="preserve">hal-05389554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic regulation of the endotracheal tube cuff pressure with a portable elastomeric device. A randomised controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Geffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (3), pp.435-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3846,749 +3846,928 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rea-2018-0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the tensile strength of endotracheal tube securing devices using an innovative strategy: simulation study on mannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Emmanuel Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Derouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Congress European Society of Intensive Care Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona (ES), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intensive Care Medicine Experimental, 12 (87), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40635-024-00658-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La curarisation en réanimation</w:t>
+                <w:t xml:space="preserve">L'ECMO Veino-veineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Valera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier MASSON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'infirmer en réanimation</w:t>
+              <w:t xml:space="preserve">l'infirmier en service de réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 4, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+              <w:t xml:space="preserve">, chapitre 2 la fonction respiratoire, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829261v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transport intra hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier MASSON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'infirmier en service de réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 1 introduction, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ECMO Veino-veineuse</w:t>
+                <w:t xml:space="preserve">Les médicaments de la sédation-analgésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cl Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Valera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier MASSON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'infirmier en service de réanimation</w:t>
+              <w:t xml:space="preserve">L'infirmier en réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, chapitre 2 la fonction respiratoire, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+              <w:t xml:space="preserve">, Chapitre 11, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829309v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médicaments de la sédation-analgésie</w:t>
+                <w:t xml:space="preserve">Le tour de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Valera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier MASSON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'infirmier en réanimation</w:t>
+              <w:t xml:space="preserve">l'infirmière en service de réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 11, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+              <w:t xml:space="preserve">, Chapitre 1 introduction, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829267v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médicaments de l'arrêt cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier MASSON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'infirmier en réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 3 la fonction circulatoire, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tour de sécurité</w:t>
+                <w:t xml:space="preserve">La curarisation en réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cl Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Valera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier MASSON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'infirmière en service de réanimation</w:t>
+              <w:t xml:space="preserve">L'infirmer en réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 1 introduction, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+              <w:t xml:space="preserve">, Chapitre 4, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829338v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4735,51 +4914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tilmanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pirson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie van den Bulcke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dauvergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me E Dauvergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyneel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.70055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lakhal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Normand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.08.042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Kohnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sermeus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Foucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gregoire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2025.125666" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lucchini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62675/2965-2774.20250381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2025.104160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjcn/zvaf002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cartron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annastasia Voisine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Emmanuel Dauvergne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319481" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2025.155332" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fricaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Laillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Rodi&#233;-Talb&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2025.02.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006841" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouckaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Caillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.17650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goffard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1426898" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103866" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dauvergne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-024-01252-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zinzoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Planche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Potier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Parco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297349" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet-Charriere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2023.101333" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Constan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00213" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2023.06.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ferey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croizard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mainguy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.12945" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baneton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Gouillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2023.05.043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005945" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dauvergne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-067796" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sauvage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ottavy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Janssen-Langenstein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2023.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2022.01.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2021.04.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2021.03.068" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Geffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.04.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829371v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssoufa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rea-2018-0044" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cl Labrousse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?nosto=frontpage-nosto-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829338v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cartron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annastasia Voisine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Emmanuel Dauvergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lakhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dauvergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjcn/zvaf002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyneel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lucchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62675/2965-2774.20250381" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me E Dauvergne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2025.104160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Foucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gregoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2025.125666" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.08.042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Kohnen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sermeus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bazin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2025.155332" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Laillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Rodi&#233;-Talb&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2025.02.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006841" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouckaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Caillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.17650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.70055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tilmanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pirson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Leclercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie van den Bulcke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dauvergne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-024-01252-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zinzoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Planche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Potier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Parco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297349" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet-Charriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2023.101333" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Constan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771737v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103866" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goffard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1426898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005945" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dauvergne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-067796" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sauvage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ottavy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Janssen-Langenstein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2023.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ferey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croizard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chauvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mainguy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.12945" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baneton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Gouillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2023.05.043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2023.06.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2022.01.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2021.03.068" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2021.04.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Geffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.04.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829371v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssoufa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rea-2018-0044" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esicm.org/events/37th-annual-congress/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-024-00658-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?nosto=frontpage-nosto-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cl Labrousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>