--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -66,3824 +66,4601 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport intra hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'infirmier en service de réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.28, 2026, 978-2-294-78892-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ECMO Veino-veineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Valera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier MASSON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l'infirmier en service de réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 2 la fonction respiratoire, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport intra hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier MASSON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'infirmier en service de réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 1 introduction, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médicaments de la sédation-analgésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cl Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier MASSON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'infirmier en réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 11, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médicaments de l'arrêt cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier MASSON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'infirmier en réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 3 la fonction circulatoire, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tour de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Valera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier MASSON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l'infirmière en service de réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 1 introduction, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La curarisation en réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cl Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier MASSON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'infirmer en réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 4, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral fluid supplementation for the prevention of post-dural puncture headache: A noninferiority randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Emmanuel Dauvergne</w:t>
+                <w:t xml:space="preserve">Comparison of blood pressure measurements between a smartphone application and the upper arm automated cuff: a prospective study with an invasive reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319481⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cardiovascular Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.478-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurjcn/zvaf002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389515v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of blood pressure measurements between a smartphone application and the upper arm automated cuff: a prospective study with an invasive reference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+                <w:t xml:space="preserve">Oral fluid supplementation for the prevention of post-dural puncture headache: A noninferiority randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annastasia Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Emmanuel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardiovascular Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurjcn/zvaf002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.e0319481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389538v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between nursing workload and quality of care in intensive care units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+                <w:t xml:space="preserve">Impact of cerebral vasospasm therapy on nimodipine exposure in subarachnoid hemorrhage: A population pharmacokinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Lucchini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62675/2965-2774.20250381⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 479, pp.125666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2025.125666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389513v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A patchwork of care: making sense of ICU workload variability</w:t>
+                <w:t xml:space="preserve">Noninvasive Arterial Pressure Measurements at the Lower Leg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2025.104160⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167 (2), pp.490-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2024.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238145v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cerebral vasospasm therapy on nimodipine exposure in subarachnoid hemorrhage: A population pharmacokinetic study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prevalence and risk factors for burnout, missed nursing care, and intention-to-leave the job among intensive care unit and general ward nurses: A cross-sectional study across six European countries in the COVID-19 era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Kohnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Sermeus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2025.125666⟩</w:t>
+              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86, pp.103885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389545v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Arterial Pressure Measurements at the Lower Leg</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A patchwork of care: making sense of ICU workload variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2024.08.042⟩</w:t>
+              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.104160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2025.104160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389537v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors for burnout, missed nursing care, and intention-to-leave the job among intensive care unit and general ward nurses: A cross-sectional study across six European countries in the COVID-19 era</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The relationship between nursing workload and quality of care in intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Sermeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103885⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, pp.e20250381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62675/2965-2774.20250381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389522v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing unplanned extubations: A test bench simulation comparing endotracheal tube securing techniques in acute care settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Derouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 91, pp.155332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrc.2025.155332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sédation en réanimation chez la personne âgée : comfortably numb!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Fricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Rodié-Talbère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxymag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (201), pp.27-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oxy.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Noninvasive Monitoring of Arterial Pressure: Do Limitations of Finger Cuff Monitoring Compromise Upper Arm Measurements? A Post Hoc Analysis of Two Prospective Cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53 (11), pp.e2331-e2337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/CCM.0000000000006841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Burnout and Intention‐To‐Leave the Job With Objective Nursing Workload and Nursing Working Environment: A Cross‐Sectional Study Among Intensive Care Nurses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Sermeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jocn.17650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Prevalence of Missed Nursing Care Using Three Workload Assessment Methods: A Nationwide Cross‐Sectional Study Among Intensive Care Nurses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nursing in Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (3), pp.e70055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nicc.70055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the costs of care for pediatric patients hospitalized for RSV: A retrospective cohort study in Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tilmanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie van den Bulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55, pp.127065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clot formation risk in the clearing fluid after arterial catheter blood sampling: coagulation factors consumption over time - a prospective pilot study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Workload assessment using the nursing activities score in intensive care units: Nationwide prospective observational study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme E Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10877-024-01252-0⟩</w:t>
+              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.103866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389542v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of two endotracheal tube fixation on the incidence of peri-oral lesions: Elastic adhesive strips versus cord in a protective sheath. Study protocol for a cluster cross-over randomized trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Parco</w:t>
+                <w:t xml:space="preserve">Social health gradient and risk factors among patients hospitalized for COVID-19 and pre-pandemic respiratory infections. A linked national individual case-control study in Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0297349⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1426898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1426898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389534v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for poor performance in finger cuff non-invasive monitoring of arterial pressure: A prospective multicenter study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clot formation risk in the clearing fluid after arterial catheter blood sampling: coagulation factors consumption over time - a prospective pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2023.101333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.607-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-024-01252-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389532v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche bibliographique : comment rester à jour et initier une recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Constan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (1), pp.113-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37051/mir-00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workload assessment using the nursing activities score in intensive care units: Nationwide prospective observational study in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Keriven Dessomme</w:t>
+                <w:t xml:space="preserve">Impact of two endotracheal tube fixation on the incidence of peri-oral lesions: Elastic adhesive strips versus cord in a protective sheath. Study protocol for a cluster cross-over randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Parco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iccn.2024.103866⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0297349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0297349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771737v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social health gradient and risk factors among patients hospitalized for COVID-19 and pre-pandemic respiratory infections. A linked national individual case-control study in Belgium</w:t>
+                <w:t xml:space="preserve">Risk factors for poor performance in finger cuff non-invasive monitoring of arterial pressure: A prospective multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bruyneel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Karim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rea</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Messet-Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1426898⟩</w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.101333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2023.101333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389536v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Monitoring of Arterial Pressure: Finger or Lower Leg As Alternatives to the Upper Arm: A Prospective Study in Three ICUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Messet-Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (10), pp.1350-1362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complications and risk factors on midline catheters’ follow-up about non-ICU patients: study protocol for a multicentre observational study (the midDATA study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Derouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cartron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (7), pp.e067796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-067796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accuracy of intensive care nurses' interpretation of chest radiographs to recognise misplacement of endotracheal and nasogastric tubes after a single training session and comparison with residents' interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Ottavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Janssen-Langenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (6), pp.948-954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aucc.2023.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors of the use of physical restraint and impact of a decision support tool: A before‐and‐after study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’un étiquetage couleur normalisé pour l’administration continue des traitements intraveineux en réanimation adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nicc.12945⟩</w:t>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (191), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oxy.2023.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389533v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Active Physiotherapy With Positive Airway Pressure on Pulmonary Atelectasis After Cardiac Surgery: A Randomized Controlled Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prevalence and risk factors of the use of physical restraint and impact of a decision support tool: A before‐and‐after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Volteau</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Croizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.jvca.2023.05.043⟩</w:t>
+              <w:t xml:space="preserve">Nursing in Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.987-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nicc.12945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389528v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un étiquetage couleur normalisé pour l’administration continue des traitements intraveineux en réanimation adulte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of Active Physiotherapy With Positive Airway Pressure on Pulmonary Atelectasis After Cardiac Surgery: A Randomized Controlled Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Baneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Gouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxymag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oxy.2023.06.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (9), pp.1668-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jvca.2023.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389552v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitorage non-invasif de la pression artérielle en anesthésie-réanimation : un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (2), pp.129-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anrea.2022.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Tracheal Cuff Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 160 (2), pp.e245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chest.2021.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche infirmière en réanimation : historique et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Constan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxymag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (178), pp.14-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oxy.2021.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic regulation of the endotracheal tube cuff pressure with a portable elastomeric device. A randomised controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Geffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (3), pp.435-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.accpm.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du nombre d’interventions infirmières sur la durée d’administration des catécholamines chez les patients de réanimation : étude INTERVAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Youssoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (6), pp.572-578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rea-2018-0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3893,881 +4670,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the tensile strength of endotracheal tube securing devices using an innovative strategy: simulation study on mannequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Emmanuel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Derouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress European Society of Intensive Care Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Barcelona (ES), Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intensive Care Medicine Experimental, 12 (87), 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40635-024-00658-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567207v1</w:t>
-              </w:r>
-[...689 lines deleted...]
-                <w:t xml:space="preserve">hal-04829261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4914,51 +5000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cartron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annastasia Voisine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Emmanuel Dauvergne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lakhal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dauvergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjcn/zvaf002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyneel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lucchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62675/2965-2774.20250381" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me E Dauvergne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2025.104160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Foucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gregoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2025.125666" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.08.042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Kohnen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sermeus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bazin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2025.155332" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Laillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Rodi&#233;-Talb&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2025.02.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006841" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouckaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Caillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.17650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.70055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tilmanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pirson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Leclercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie van den Bulcke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dauvergne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-024-01252-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zinzoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Planche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Potier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Parco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297349" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet-Charriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2023.101333" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Constan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771737v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103866" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goffard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1426898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005945" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dauvergne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-067796" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sauvage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ottavy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Janssen-Langenstein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2023.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ferey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croizard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chauvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mainguy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.12945" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baneton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Gouillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2023.05.043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2023.06.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2022.01.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2021.03.068" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2021.04.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Geffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.04.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829371v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssoufa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rea-2018-0044" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esicm.org/events/37th-annual-congress/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-024-00658-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?nosto=frontpage-nosto-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cl Labrousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dauvergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829309v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me E Dauvergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?nosto=frontpage-nosto-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cl Labrousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lakhal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dauvergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rozec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjcn/zvaf002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cartron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annastasia Voisine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Emmanuel Dauvergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319481" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Foucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gregoire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2025.125666" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.08.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyneel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Kohnen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sermeus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103885" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2025.104160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lucchini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62675/2965-2774.20250381" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2025.155332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fricaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Laillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Rodi&#233;-Talb&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2025.02.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006841" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouckaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Caillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.17650" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.70055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tilmanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pirson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie van den Bulcke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Keriven Dessomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2024.103866" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goffard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1426898" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-024-01252-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389550v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Constan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00213" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zinzoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Planche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Potier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Parco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297349" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet-Charriere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2023.101333" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005945" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dauvergne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cinotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-067796" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sauvage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ottavy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Janssen-Langenstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2023.01.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2023.06.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ferey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croizard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chauvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mainguy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nicc.12945" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baneton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Gouillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2023.05.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2022.01.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389524v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2021.03.068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oxy.2021.04.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Geffray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.04.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssoufa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rea-2018-0044" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567207v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esicm.org/events/37th-annual-congress/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-024-00658-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>