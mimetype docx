--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">esteve_j_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">203978794</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">G-1084-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -207,2800 +228,3198 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Microwave Photon-to-Electron Conversion in a High-Impedance Quantum Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ognjen Stanisavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aprili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jèrôme Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 133 (7), pp.076302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.076302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum bath engineering of a high impedance microwave mode through quasiparticle tunneling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of optical rectification in photon-assisted tunneling current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Féchant</w:t>
+                <w:t xml:space="preserve">P. Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Morvan</w:t>
+                <w:t xml:space="preserve">J. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Basset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aprili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gabelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Commun.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34762-z⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01149-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659606v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk properties of honeycomb lattices of superconducting microwave resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quantum bath engineering of a high impedance microwave mode through quasiparticle tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Féchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aprili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Commun.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34762-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.013085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03321300v1</w:t>
+                <w:t xml:space="preserve">hal-03659606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of topological valley Hall edge states in honeycomb lattices of superconducting microwave resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bulk properties of honeycomb lattices of superconducting microwave resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Féchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jèrôme Estève</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.414517⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.013085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.013085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184008v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic dynamics in strongly driven diffusive Josephson junctions</w:t>
+                <w:t xml:space="preserve">Gate-Assisted Phase Fluctuations in All-Metallic Josephson Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Basset</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Estève</w:t>
+                <w:t xml:space="preserve">Julien Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognjen Stanisavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Kuzmanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charis Quay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349566v1</w:t>
+                <w:t xml:space="preserve">hal-03379123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High kinetic inductance microwave resonators made by He-Beam assisted deposition of tungsten nanowires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of topological valley Hall edge states in honeycomb lattices of superconducting microwave resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Féchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jèrôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5080925⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.414517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346052v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Unconventional Photon Blockade in the Microwave Domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonadiabatic dynamics in strongly driven diffusive Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuzmanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Vaneph</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marco Aprili</w:t>
+                <w:t xml:space="preserve">P. Virtanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T Heikkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.043602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.032009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349544v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely tunable single-photon source from a carbon nanotube in the Purcell regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Jeantet</w:t>
+                <w:t xml:space="preserve">High kinetic inductance microwave resonators made by He-Beam assisted deposition of tungsten nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Chassagneux</w:t>
+                <w:t xml:space="preserve">D. Watfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">G. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Roussignol</w:t>
+                <w:t xml:space="preserve">M. Féchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+                <w:t xml:space="preserve">A. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116 (24), pp.247402. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (10), pp.102601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.247402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5080925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696792v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of atomic entanglement by cavity feedback: From weak to strong coupling</w:t>
+                <w:t xml:space="preserve">Observation of the Unconventional Photon Blockade in the Microwave Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Pawlowski</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Vaneph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Féchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aprili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (4), pp.043602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.043602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180415v1</w:t>
+                <w:t xml:space="preserve">hal-02349544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric microwave potentials for interferometry with thermal atoms on a chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widely tunable single-photon source from a carbon nanotube in the Purcell regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Ammar</w:t>
+                <w:t xml:space="preserve">Yannick Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landry Huet</w:t>
+                <w:t xml:space="preserve">Ph. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pocholle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Rosenbusch</w:t>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053623⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (24), pp.247402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.247402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163686v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode Storage and Retrieval of Microwave Fields in a Spin Ensemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limits of atomic entanglement by cavity feedback: From weak to strong coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Grezes</w:t>
+                <w:t xml:space="preserve">Jakob Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Julsgaard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Sinatra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (34005), pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340124v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity quantum electrodynamics with charge-controlled quantum dots coupled to a fiber Fabry–Perot cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetric microwave potentials for interferometry with thermal atoms on a chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pocholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Miguel-Sánchez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Atac Imamoglu</w:t>
+                <w:t xml:space="preserve">Peter Rosenbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/4/045002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (5), pp.053623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587062v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced and Reduced Atom Number Fluctuations in a BEC Splitter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yun Li</w:t>
+                <w:t xml:space="preserve">Polariton Boxes in a Tunable Fiber Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Besga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaneph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Reichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.080403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.014008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.3.014008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138120v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a monolithic optical cavity for atom detection and manipulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+                <w:t xml:space="preserve">Multimode Storage and Retrieval of Microwave Fields in a Spin Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Julsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Umeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2009-00093-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.021049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.021049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350010v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the breakdown of a Hartree-Fock approach in a weakly interacting Bose gas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cavity quantum electrodynamics with charge-controlled quantum dots coupled to a fiber Fabry–Perot cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Miguel-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reinhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Togan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atac Imamoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.250403⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.045002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/4/045002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083391v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of density fluctuations in an elongated Bose gas: ideal gas and quasi-condensate regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Estève</w:t>
+                <w:t xml:space="preserve">Enhanced and Reduced Atom Number Fluctuations in a BEC Splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+                <w:t xml:space="preserve">G. Edward Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Treutlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96, pp.130403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.130403⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 105 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.080403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00011123v7</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom chips in the real world: the effects of wire corrugation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Estève</w:t>
+                <w:t xml:space="preserve">Towards a monolithic optical cavity for atom detection and manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gleyzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Amili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Aussibal</w:t>
+                <w:t xml:space="preserve">Ronald Cornelussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Figl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 32, pp.171-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00016-x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 53 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2009-00093-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002220v4</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350010v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizing a stable magnetic double-well potential on an atom chip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Observations of density fluctuations in an elongated Bose gas: ideal gas and quasi-condensate regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Schumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.130403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.130403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00190-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00004460v1</w:t>
+                <w:t xml:space="preserve">hal-00011123v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of wire imperfections in micro magnetic traps for atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence for the breakdown of a Hartree-Fock approach in a weakly interacting Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.250403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.250403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001231v5</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atom interferometer for measuring loss of coherence from an atom mirror</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Realizing a stable magnetic double-well potential on an atom chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Schumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 31, pp.487</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 35, pp.141-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00190-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002437v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atom chips in the real world: the effects of wire corrugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Schumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aussibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Figl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00016-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002220v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of wire imperfections in micro magnetic traps for atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aussibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Schumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Figl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.043629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001231v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An atom interferometer for measuring loss of coherence from an atom mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aussibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31, pp.487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Specular reflection of matter waves from a rough mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. D. Featonby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88 (25), pp.250404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.250404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3010,163 +3429,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing and Detecting Correlated atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings Vol. 869</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Innsbruck, Austria. pp.181-190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2400648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3176,378 +3595,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for atomic-scale vibron-mediated electron bunching</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and Continuous Detection of Single Microwave Photons via Photo-assisted Quasiparticle Tunneling to a Superconducting Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognjen Stanisavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aprili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410275v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Continuous Detection of Single Microwave Photons via Photo-assisted Quasiparticle Tunneling to a Superconducting Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for atomic-scale vibron-mediated electron bunching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. S. Stolyarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Basset</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410277v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du miroir au guide d'onde atomique : effets de rugosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3615,51 +4034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37886B60"/>
+    <w:nsid w:val="1F2E7BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3846,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-esteve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1556-8120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089027728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/esteve_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-1084-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Stanisavljevi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aprili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.076302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Aiello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F&#233;chant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Basset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34762-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.013085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.414517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Virtanen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Heikkil&#228;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Est&#232;ve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watfa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;chant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaneph" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.043602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jeantet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussignol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.247402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pawlowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Reichel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ammar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupont-Nivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenbusch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053623" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grezes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Julsgaard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stern" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umeda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Miguel-S&#225;nchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinhard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Togan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Volz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atac Imamoglu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/045002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edward Marti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Treutlein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.080403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350010v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gleyzes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00093-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001231v5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Stolyarov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-esteve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1556-8120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089027728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/esteve_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203978794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-1084-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Stanisavljevi&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Philippe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aprili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.076302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;vrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Est&#232;ve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aprili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01149-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Aiello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F&#233;chant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morvan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Basset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34762-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.013085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Quay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.414517" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Virtanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T Heikkil&#228;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.032009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watfa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;chant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080925" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaneph" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.043602" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jeantet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussignol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.247402" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pawlowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Reichel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sinatra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ammar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupont-Nivet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Huet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenbusch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Besga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinhard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.014008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grezes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Julsgaard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stern" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Umeda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Miguel-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Togan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Volz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atac Imamoglu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/045002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edward Marti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Treutlein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.080403" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350010v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gleyzes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00093-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001231v5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Stolyarov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>