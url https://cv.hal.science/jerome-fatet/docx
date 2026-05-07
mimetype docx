--- v0 (2026-03-04)
+++ v1 (2026-05-07)
@@ -794,247 +794,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les étudiants scientifiques à l’épistémologie par la pratique de la réplication d’expériences historiques</w:t>
+                <w:t xml:space="preserve">De l’apparition des rayons X dans l’enseignement de la physique : une tentative de construction d’un cadre théorique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fatet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionnalisants : quelles finalités et quelles modalités pratiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Créteil, France</w:t>
+              <w:t xml:space="preserve">Le traitement des savoirs dans les manuels scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164168v1</w:t>
+                <w:t xml:space="preserve">hal-01164173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Running the course” in the juvenile section : Towards a dialectic of times through the epistemology of science?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former les étudiants scientifiques à l’épistémologie par la pratique de la réplication d’expériences historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fatet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Prison Education Association Conference "Better Out"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionnalisants : quelles finalités et quelles modalités pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164156v1</w:t>
+                <w:t xml:space="preserve">hal-01164168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’apparition des rayons X dans l’enseignement de la physique : une tentative de construction d’un cadre théorique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Running the course” in the juvenile section : Towards a dialectic of times through the epistemology of science?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fatet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le traitement des savoirs dans les manuels scolaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Angoulème, France</w:t>
+              <w:t xml:space="preserve">14th European Prison Education Association Conference "Better Out"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164173v1</w:t>
+                <w:t xml:space="preserve">hal-01164156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches d’Edmond Becquerel sur les principes de la photographie entre 1839 et 1843</w:t>
               </w:r>
@@ -1083,316 +1083,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Soleil, source de controverse scientifique au milieu du 19ième siècle ?</w:t>
+                <w:t xml:space="preserve">L’enseignement de l’épistémologie comme outil de remédiation : Une expérience menée en centre pénitentiaire pour mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d’Histoire des Sciences et des Techniques (SFHST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du laboratoire Dynadiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164136v1</w:t>
+                <w:t xml:space="preserve">hal-01164612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments scientifiques anciens et manuels scolaires : Quels liens construire, quels apports pour l'épistémologie des sciences?</w:t>
+                <w:t xml:space="preserve">Le Soleil, source de controverse scientifique au milieu du 19ième siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fatet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouvrages et disciplines scolaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Histoire des Sciences et des Techniques (SFHST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164166v1</w:t>
+                <w:t xml:space="preserve">hal-01164136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les étudiants scientifiques à l’épistémologie par la pratique de la réplication d’expériences historiques</w:t>
+                <w:t xml:space="preserve">Instruments scientifiques anciens et manuels scolaires : Quels liens construire, quels apports pour l'épistémologie des sciences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fatet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d’Histoire des Sciences et des Techniques (SFHST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Ouvrages et disciplines scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164130v1</w:t>
+                <w:t xml:space="preserve">hal-01164166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de l’épistémologie comme outil de remédiation : Une expérience menée en centre pénitentiaire pour mineurs</w:t>
+                <w:t xml:space="preserve">Former les étudiants scientifiques à l’épistémologie par la pratique de la réplication d’expériences historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fatet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du laboratoire Dynadiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Histoire des Sciences et des Techniques (SFHST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164612v1</w:t>
+                <w:t xml:space="preserve">hal-01164130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage de la réplication d’expériences historiques et d’instruments anciens pour la formation à l’épistémologie des futurs enseignants</w:t>
               </w:r>
@@ -2284,51 +2284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164059v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fatet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Josserand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164089v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01164450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005LYO10237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164059v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fatet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Josserand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164089v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01164450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005LYO10237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>