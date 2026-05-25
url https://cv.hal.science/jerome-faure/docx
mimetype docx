--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -149,51 +149,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Igor A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
+              <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 7 (2), pp.025049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2632-2153/ae5146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -204,563 +204,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential pumping for kHz operation of a laser wakefield accelerator based on a continuously flowing hydrogen gas jet</w:t>
+                <w:t xml:space="preserve">Technical status report on plasma components and systems in the context of EuPRAXIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Monzac</w:t>
+                <w:t xml:space="preserve">A. Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Smartsev</w:t>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Huijts</w:t>
+                <w:t xml:space="preserve">F. Brandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rovige</w:t>
+                <w:t xml:space="preserve">K. Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I A Andriyash</w:t>
+                <w:t xml:space="preserve">L. Corner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 96 (4), </w:t>
+              <w:t xml:space="preserve">Phys.Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (11), pp.110501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0246912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0286730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349126v1</w:t>
+                <w:t xml:space="preserve">hal-05348718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical status report on plasma components and systems in the context of EuPRAXIA</w:t>
+                <w:t xml:space="preserve">Differential pumping for kHz operation of a laser wakefield accelerator based on a continuously flowing hydrogen gas jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Biagioni</w:t>
+                <w:t xml:space="preserve">J. Monzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bourgeois</w:t>
+                <w:t xml:space="preserve">S. Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brandi</w:t>
+                <w:t xml:space="preserve">J. Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cassou</w:t>
+                <w:t xml:space="preserve">L. Rovige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Corner</w:t>
+                <w:t xml:space="preserve">I A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (11), pp.110501. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0286730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0246912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348718v1</w:t>
+                <w:t xml:space="preserve">hal-05349126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical ionization effects in kHz laser wakefield acceleration with few-cycle pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I A Andriyash</w:t>
+                <w:t xml:space="preserve">Advanced Laser–Plasma Diagnostics for a Modular High-Repetition-Rate Plasma Electron Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Greb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esin Aktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043099⟩</w:t>
+              <w:t xml:space="preserve">Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/instruments8030040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768109v1</w:t>
+                <w:t xml:space="preserve">hal-04750160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Laser–Plasma Diagnostics for a Modular High-Repetition-Rate Plasma Electron Accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sire</w:t>
+                <w:t xml:space="preserve">Optical ionization effects in kHz laser wakefield acceleration with few-cycle pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Smartsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huijts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (3), pp.40. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.043099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/instruments8030040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750160v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent phonons in incommensurate LaVS3 crystal</w:t>
               </w:r>
@@ -874,364 +874,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photoinduced conductivity reduction by bonding orbital control in an incommensurate crystal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrier-envelope phase controlled dynamics of relativistic electron beams in a laser-wakefield accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nilforoushan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Lucas Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Monzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Huijts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor A Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134306⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.2265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00675-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300213v1</w:t>
+                <w:t xml:space="preserve">hal-03853805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier-envelope phase controlled dynamics of relativistic electron beams in a laser-wakefield accelerator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Igor A Andriyash</w:t>
+                <w:t xml:space="preserve">Ultrafast photoinduced conductivity reduction by bonding orbital control in an incommensurate crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lejman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Vernier</w:t>
+                <w:t xml:space="preserve">N. Nilforoushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 232, pp.2265. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (13), pp.134306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00675-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853805v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveform Control of Relativistic Electron Dynamics in Laser-Plasma Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1410,472 +1410,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and stabilization of a kilohertz laser-plasma accelerator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2020 roadmap on plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.A. Andriyash</w:t>
+                <w:t xml:space="preserve">Félicie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vernier</w:t>
+                <w:t xml:space="preserve">M E Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ouillé</w:t>
+                <w:t xml:space="preserve">Alexander Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike C Downer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0040926⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.031101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abcc62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136776v1</w:t>
+                <w:t xml:space="preserve">hal-03246577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric and asymmetric shocked gas jets for laser-plasma experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Rovige</w:t>
+                <w:t xml:space="preserve">Optimization and stabilization of a kilohertz laser-plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Huijts</w:t>
+                <w:t xml:space="preserve">I.A. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vernier</w:t>
+                <w:t xml:space="preserve">A. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Andriyash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Sylla</w:t>
+                <w:t xml:space="preserve">M. Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0051173⟩</w:t>
+              <w:t xml:space="preserve">Phys.Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (3), pp.033105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419506v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020 roadmap on plasma accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetric and asymmetric shocked gas jets for laser-plasma experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Albert</w:t>
+                <w:t xml:space="preserve">J Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M E Couprie</w:t>
+                <w:t xml:space="preserve">A Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Debus</w:t>
+                <w:t xml:space="preserve">I Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike C Downer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+                <w:t xml:space="preserve">F Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (3), pp.031101. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (8), pp.083302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abcc62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0051173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246577v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic-intensity near-single-cycle light waveforms at kHz repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1946,295 +1946,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of recent progress on laser-plasma acceleration at kHz repetition rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Few-cycle laser wakefield acceleration on solid targets with controlled plasma scale length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominikas Gustas</w:t>
+                <w:t xml:space="preserve">N. Zaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Guénot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederik Böhle</w:t>
+                <w:t xml:space="preserve">F. Böhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aae047⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.033112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5084783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057189v1</w:t>
+                <w:t xml:space="preserve">hal-02149608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-cycle laser wakefield acceleration on solid targets with controlled plasma scale length</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Böhle</w:t>
+                <w:t xml:space="preserve">A review of recent progress on laser-plasma acceleration at kHz repetition rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bocoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Vernier</w:t>
+                <w:t xml:space="preserve">Dominikas Gustas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Haessler</w:t>
+                <w:t xml:space="preserve">Diego Guénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (3), pp.033112. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (1), pp.014012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5084783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aae047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149608v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Lasers in Accelerator Science and Secondary Emission Light Source Technology</w:t>
               </w:r>
@@ -2575,77 +2575,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gustas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (5), pp.293 - 296. </w:t>
@@ -2677,442 +2677,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the physics of electron ejection from laser-irradiated overdense plasmas</w:t>
+                <w:t xml:space="preserve">Vacuum laser acceleration of relativistic electrons using plasma mirror injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Thévenet</w:t>
+                <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Vincenti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4954822⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.355-360 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys3597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403037v1</w:t>
+                <w:t xml:space="preserve">cea-01302631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticorrelated Emission of High Harmonics and Fast Electron Beams From Plasma Mirrors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">On the physics of electron ejection from laser-irradiated overdense plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.063119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4954822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.185001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01398541v1</w:t>
+                <w:t xml:space="preserve">hal-01403037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum laser acceleration of relativistic electrons using plasma mirror injectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Kahaly</w:t>
+                <w:t xml:space="preserve">Anticorrelated Emission of High Harmonics and Fast Electron Beams From Plasma Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vincenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Vernier</w:t>
+                <w:t xml:space="preserve">Benoît Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.355-360 </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys3597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.185001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01302631v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Laser Wave Front in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,814 +3433,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast filling of an electronic pseudogap in an incommensurate crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular Dichroism and Superdiffusive Transport at the Surface of BiTeI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
+                <w:t xml:space="preserve">Y Ohtsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Papalazarou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Marsi</w:t>
+                <w:t xml:space="preserve">M Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Papalazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.041106⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.126603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.126603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982111v1</w:t>
+                <w:t xml:space="preserve">hal-01159043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Dichroism and Superdiffusive Transport at the Surface of BiTeI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast filling of an electronic pseudogap in an incommensurate crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Ohtsubo</w:t>
+                <w:t xml:space="preserve">E. Papalazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hajlaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Marsi</w:t>
+                <w:t xml:space="preserve">M. Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111, pp.126603. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (4), pp.041106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.126603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.041106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159043v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Measurements of Electron-Bunch Trains in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lundh</w:t>
+                <w:t xml:space="preserve">O Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rechatin</w:t>
+                <w:t xml:space="preserve">C Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lim</w:t>
+                <w:t xml:space="preserve">J Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (6), pp.065005. </w:t>
+              <w:t xml:space="preserve">, 2013, 110, pp.065005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.065005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164028v1</w:t>
+                <w:t xml:space="preserve">hal-01159044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurements of Electron-Bunch Trains in a Laser-Plasma Accelerator</w:t>
+                <w:t xml:space="preserve">Electron diffraction using ultrafast electron bunches from a laser-wakefield accelerator at kHz repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Lundh</w:t>
+                <w:t xml:space="preserve">Z.-H He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Rechatin</w:t>
+                <w:t xml:space="preserve">A. G. R. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lim</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. A. Nees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.065005⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.064104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4792057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159044v1</w:t>
+                <w:t xml:space="preserve">hal-01159028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron diffraction using ultrafast electron bunches from a laser-wakefield accelerator at kHz repetition rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">High Repetition-Rate Wakefield Electron Source Generated by Few-millijoule, 30 Femtosecond Laser Pulses on a Density Downramp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-H He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Beaurepaire</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Nees</w:t>
+                <w:t xml:space="preserve">J A Nees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Hou</w:t>
+                <w:t xml:space="preserve">J H Easter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.053016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159028v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Repetition-Rate Wakefield Electron Source Generated by Few-millijoule, 30 Femtosecond Laser Pulses on a Density Downramp</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Hou</w:t>
+                <w:t xml:space="preserve">Experimental Measurements of Electron-Bunch Trains in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Nees</w:t>
+                <w:t xml:space="preserve">C. Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J H Easter</w:t>
+                <w:t xml:space="preserve">J. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (6), pp.065005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.065005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159032v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of electron thermalization and electron-phonon coupling in photoexcited bismuth</w:t>
               </w:r>
@@ -4654,51 +4654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,51 +4814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (6), pp.3501-8. </w:t>
@@ -4935,64 +4935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (22), pp.226404. </w:t>
@@ -5140,338 +5140,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t>
+                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tafzi</w:t>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 107, pp.255003. </w:t>
+              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.255003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172308v1</w:t>
+                <w:t xml:space="preserve">hal-01166876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
+                <w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thaury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">R Fitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">A Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+              <w:t xml:space="preserve">, 2011, 107, pp.255003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.255003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166876v1</w:t>
+                <w:t xml:space="preserve">hal-01172308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few femtosecond, few kiloampere electron bunch produced by a laser-plasma accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olle Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5587,51 +5587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olle Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5676,841 +5676,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-short electron beams based spatio-temporal radiation biology and radiotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Characterization of the beam loading effects in a laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gauduel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olle Lundh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 704 (1-3), pp.142-151. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (4), pp.045023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575219v1</w:t>
+                <w:t xml:space="preserve">hal-00498314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring ultrashort high-energy electron-induced damage in human carcinoma cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-short electron beams based spatio-temporal radiation biology and radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2010.46⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research/Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 704 (1-3), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2010.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575208v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the beam loading effects in a laser plasma accelerator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+                <w:t xml:space="preserve">Exploring ultrashort high-energy electron-induced damage in human carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.O. Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vaigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Davoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Lim</w:t>
+                <w:t xml:space="preserve">M.T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (4), pp.045023. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2010.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498314v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of colliding laser pulses in underdense plasmas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of Beam Loading in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Davoine</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.03.006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (19), pp.194804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.194804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498525v1</w:t>
+                <w:t xml:space="preserve">hal-00498458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast electron energy deposition in aluminium foils: Resistive vs. drag heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoothing of laser energy deposition by gas jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Santos</w:t>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Debayle</w:t>
+                <w:t xml:space="preserve">R. Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Nicolaï</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mauro Manclossi</w:t>
+                <w:t xml:space="preserve">F. Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 175 (1), pp.71-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01120-9⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 175 (1), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01119-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964914v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Phase-Space Volume of Injected Electrons in a Laser-Plasma Accelerator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Lim</w:t>
+                <w:t xml:space="preserve">Fast electron energy deposition in aluminium foils: Resistive vs. drag heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Fitour</w:t>
+                <w:t xml:space="preserve">Ph. Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tikhonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Manclossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.164801⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 175 (1), pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01120-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498543v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-driven accelerators by colliding pulses injection: A review of simulation and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6532,1917 +6520,1917 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (5), pp.056703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3079486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of gas-induced laser beam smoothing in the interaction with thin foils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Batani</w:t>
+                <w:t xml:space="preserve">Controlling the Phase-Space Volume of Injected Electrons in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dezulian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Lucchini</w:t>
+                <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3056396⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (16), pp.164801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.164801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501826v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Optical Injection Producing Monoenergetic, Multi-GeV Electron Bunches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+                <w:t xml:space="preserve">Physics of colliding laser pulses in underdense plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaeku Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.065001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2-3), pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498553v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment planning for laser-accelerated very-high energy electrons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Rechatin</w:t>
+                <w:t xml:space="preserve">Direct evidence of gas-induced laser beam smoothing in the interaction with thin foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/54/11/003⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (1), pp.012703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3056396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00576908v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-monoenergetic electron beams produced by colliding cross-polarized laser pulses in underdense plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold Optical Injection Producing Monoenergetic, Multi-GeV Electron Bunches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/1/013011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (6), pp.065001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.065001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501486v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing of laser energy deposition by gas jets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Canova</w:t>
+                <w:t xml:space="preserve">Treatment planning for laser-accelerated very-high energy electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Szymanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Oelfke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01119-2⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (11), pp.3315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/54/11/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964913v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Beam Loading in a Laser-Plasma Accelerator</w:t>
+                <w:t xml:space="preserve">Quasi-monoenergetic electron beams produced by colliding cross-polarized laser pulses in underdense plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Lim</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (19), pp.194804. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.013011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.194804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/11/1/013011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498458v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current advances in smoothing of laser intensity profile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lucchini</w:t>
+                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10420150701777561⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.447 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501726v1</w:t>
+                <w:t xml:space="preserve">hal-00502013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort relativistic electron bunches and spatio-temporal radiation biology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current advances in smoothing of laser intensity profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.793733⟩</w:t>
+              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 163 (4 - 6), pp.307 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10420150701777561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575561v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of quasimonoenergetic electron beams produced by colliding pulse wakefield acceleration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+                <w:t xml:space="preserve">Ultrashort relativistic electron bunches and spatio-temporal radiation biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3008051⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7080, pp.708002/1-708002/14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.793733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501638v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast electron transport and induced heating in aluminium foils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Manclossi</w:t>
+                <w:t xml:space="preserve">Simulation of quasimonoenergetic electron beams produced by colliding pulse wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/112/2/022088⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (11), pp.113102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3008051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502117v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High flux of relativistic electrons produced in femtosecond laser-thin foil target interactions: characterization with nuclear techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast electron transport and induced heating in aluminium foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerbaux</w:t>
+                <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gobet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Malka</w:t>
+                <w:t xml:space="preserve">M. Manclossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2840017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (2), pp.022088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/112/2/022088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00260212v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and Simulations of the Colliding Pulse Injection of Electrons in Plasma Wakefields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Davoine</w:t>
+                <w:t xml:space="preserve">High flux of relativistic electrons produced in femtosecond laser-thin foil target interactions: characterization with nuclear techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aléonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Lefebvre</w:t>
+                <w:t xml:space="preserve">F. Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2008.927430⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.023504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2840017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501848v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00260212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-in-Cell modelling of laser–plasma interaction using Fourier decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments and Simulations of the Colliding Pulse Injection of Electrons in Plasma Wakefields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clément Rechatin</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (4), pp.1751-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.927430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.11.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00576913v1</w:t>
+                <w:t xml:space="preserve">hal-00501848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-induced smoothing of laser beams studied by interaction with thin foils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Batani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dezulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (11), pp.115007. </w:t>
@@ -8486,3248 +8474,3260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of betatron oscillations in a laser-plasma electron accelerator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Glinec</w:t>
+                <w:t xml:space="preserve">Particle-in-Cell modelling of laser–plasma interaction using Fourier decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Fonseca R</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/81/64001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 228 (5), pp.1803-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502027v1</w:t>
+                <w:t xml:space="preserve">hal-00576913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Direct observation of betatron oscillations in a laser-plasma electron accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erik Lefebvre</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousse</w:t>
+                <w:t xml:space="preserve">A. Fonseca R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, pp.447 - 453. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (6), pp.64001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/81/64001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502013v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeV MONOENERGETIC ELECTRON BEAM WITH LASER PLASMA ACCELERATOR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+                <w:t xml:space="preserve">Recent experiments on the hydrodynamics of laser-produced plasmas conducted at the PALS laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Stabile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 21 (3-4), pp.277-286. </w:t>
+              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.127-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217979207042057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263034607070164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502047v1</w:t>
+                <w:t xml:space="preserve">hal-00502198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wake inhibition at the collision of two laser pulses in an underdense plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Rechatin</w:t>
+                <w:t xml:space="preserve">GeV MONOENERGETIC ELECTRON BEAM WITH LASER PLASMA ACCELERATOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2741387⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3-4), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217979207042057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502152v1</w:t>
+                <w:t xml:space="preserve">hal-00502047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Fine Structures in Laser-Driven Electron Beams Using Coherent Transition Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
+                <w:t xml:space="preserve">Plasma wake inhibition at the collision of two laser pulses in an underdense plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Pukhov</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.194801⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (6), pp.060702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2741387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502146v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled electron injection in a laser-plasma accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Fine Structures in Laser-Driven Electron Beams Using Coherent Transition Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Norlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Burgy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Pukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/49/12B/S36⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (19), pp.194801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.194801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00502126v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton scattering x-ray sources driven by laser wakefield acceleration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Controlled electron injection in a laser-plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Norlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.10.011301⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (12B), pp.B395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/49/12B/S36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502223v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent experiments on the hydrodynamics of laser-produced plasmas conducted at the PALS laboratory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Benocci</w:t>
+                <w:t xml:space="preserve">Compton scattering x-ray sources driven by laser wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.V. Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Stabile</w:t>
+                <w:t xml:space="preserve">W. J. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25, pp.127-141. </w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.011301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263034607070164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.10.011301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502198v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed scheme for compact GeV laser plasma accelerator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Study of Ultraintense Laser-Produced Fast-Electron Propagation and Filamentation in Insulator and Metal Foil Targets by Optical Emission Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manclossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S026303460606037X⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (12), pp.125002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.125002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502725v1</w:t>
+                <w:t xml:space="preserve">hal-00502347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute calibration for a broad range single shot electron spectrometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Staged concept of laser-plasma acceleration toward multi-GeV electron beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2360988⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (9), pp.091301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.9.091301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502322v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of intense laser-produced electron beams in matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Production of energetic proton beams with lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manclossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guemnie-Tafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/48/12B/S20⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (3), pp.03B302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2170031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00502253v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort laser pulses and ultrashort electron bunches generated in relativistic laser-plasma interaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-MeV laser-produced particle sources: Characterization by activation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aleonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2180727⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133, pp.1139-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006133232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502352v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00101713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality electron beam produced by laser: A new tool for science</w:t>
+                <w:t xml:space="preserve">Laser-plasma accelerator: status and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 364 (1840), pp.601-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2005.1725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568830v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled injection and acceleration of electrons in plasma wakefields by colliding laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron and Proton Beams Produced by Ultrashort Laser Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 694, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-30272-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature05393⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502237v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiotherapy with laser-plasma accelerators: Monte Carlo simulation of dose deposited by an experimental quasimonoenergetic electron beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Absolute calibration for a broad range single shot electron spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guemnie-Tafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Szymanowski</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (10), pp.103301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2360988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569539v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wakefield acceleration of low energy electron bunches in the weakly nonlinear regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Transport of intense laser-produced electron beams in matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manclossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (12B), pp.B211-B220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/48/12B/S20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502470v1</w:t>
+                <w:t xml:space="preserve">hal-00502253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a compact GeV laser plasma accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposed scheme for compact GeV laser plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glinec</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser and Particle Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (2), pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026303460606037X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502468v1</w:t>
+                <w:t xml:space="preserve">hal-00502725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ultraintense laser produced fast electron propagation in insulators vs. conductors by optical emission diagnostics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrashort laser pulses and ultrashort electron bunches generated in relativistic laser-plasma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (5), pp.056706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2180727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006133102⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502336v1</w:t>
+                <w:t xml:space="preserve">hal-00502352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ultraintense Laser-Produced Fast-Electron Propagation and Filamentation in Insulator and Metal Foil Targets by Optical Emission Diagnostics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Batani</w:t>
+                <w:t xml:space="preserve">High quality electron beam produced by laser: A new tool for science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.125002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00502347v1</w:t>
+                <w:t xml:space="preserve">hal-00568830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staged concept of laser-plasma acceleration toward multi-GeV electron beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Controlled injection and acceleration of electrons in plasma wakefields by colliding laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rechatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Norlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.9.091301⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444, pp.737-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502301v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of energetic proton beams with lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiotherapy with laser-plasma accelerators: Monte Carlo simulation of dose deposited by an experimental quasimonoenergetic electron beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Guemnie-Tafo</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Szymanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (1), pp.155-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502478v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-plasma accelerator: status and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wakefield acceleration of low energy electron bunches in the weakly nonlinear regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 561 (2), pp.314-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2005.1725⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00502775v1</w:t>
+                <w:t xml:space="preserve">hal-00502470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and Proton Beams Produced by Ultrashort Laser Pulses</w:t>
+                <w:t xml:space="preserve">Design of a compact GeV laser plasma accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 561 (2), pp.310-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-30272-7_6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00516701v1</w:t>
+                <w:t xml:space="preserve">hal-00502468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-MeV laser-produced particle sources: Characterization by activation techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.M. Aleonard</w:t>
+                <w:t xml:space="preserve">Characterization of ultraintense laser produced fast electron propagation in insulators vs. conductors by optical emission diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manclossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Claverie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Hannachi</w:t>
+                <w:t xml:space="preserve">A. Guenmie-Tafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 133, pp.1139-1141. </w:t>
+              <w:t xml:space="preserve">, 2006, 133, pp.499-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006133232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006133102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00101713v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution γ-Ray Radiography Produced by a Laser-Plasma Driven Electron Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11843,64 +11843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11973,51 +11973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12206,64 +12206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Laser-Pulse Shortening in Nonlinear Plasma Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12353,64 +12353,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.18-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12435,77 +12435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of quasi-monoenergetic electron beams using ultrashort and ultraintense laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12582,64 +12582,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laser–plasma accelerator producing monoenergetic electron beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12849,77 +12849,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron and photon production from relativistic laser–plasma interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13034,51 +13034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13516,295 +13516,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the Inverse Faraday Effect from Relativistic Laser Interactions with an Underdense Plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of a Hot High-Current Electron Beam from a Self-Modulated Laser Wakefield Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. K. Santala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Najmudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tatarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R.J. Clarke</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krushelnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87 (21), pp.215004. </w:t>
+              <w:t xml:space="preserve">, 2001, 86 (7), pp.1227-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.215004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.1227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520546v1</w:t>
+                <w:t xml:space="preserve">hal-00520553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Hot High-Current Electron Beam from a Self-Modulated Laser Wakefield Accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of the Inverse Faraday Effect from Relativistic Laser Interactions with an Underdense Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Najmudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tatarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. I. K. Santala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Krushelnick</w:t>
+                <w:t xml:space="preserve">R.J. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 86 (7), pp.1227-1230. </w:t>
+              <w:t xml:space="preserve">, 2001, 87 (21), pp.215004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.1227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.215004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520553v1</w:t>
+                <w:t xml:space="preserve">hal-00520546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of a randomized 600-ps laser beam in a helium gas jet over long scale lengths</w:t>
               </w:r>
@@ -14579,51 +14579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Ultraintense Radially-Polarized Laser Pulses with Plasma Mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neïl Zaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Guénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14691,90 +14691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser wakefield acceleration driven by few-cycle pulses on plasma mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haessler Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14810,290 +14810,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic-intensity near-single-cycle light source at 1kHz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrier-Envelope-Phase and Dispersion in Laser Plasma Acceleration driven by Single-Cycle Laser Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Extreme Light 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dolni Brezany, Czech Republic</w:t>
+              <w:t xml:space="preserve">International conference on High Energy Density Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466654v1</w:t>
+                <w:t xml:space="preserve">hal-02464297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Wakefield Acceleration Using kHz Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JuSPARC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier-Envelope-Phase and Dispersion in Laser Plasma Acceleration driven by Single-Cycle Laser Pulses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relativistic-intensity near-single-cycle light source at 1kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Boehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on High Energy Density Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">International conference on Extreme Light 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dolni Brezany, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464297v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEP and dispersion effects in laser-plasma acceleration</w:t>
               </w:r>
@@ -15148,90 +15148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-cycle laser wakefield acceleration on solid targets with controlled plasma scalelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haessler Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15273,64 +15273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic-intensity waveform-controlled near-single-cycle pulses from a stretched hollow fiber compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15562,77 +15562,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t>
@@ -15670,103 +15670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femto-second ultrashort laser wakefield electron bunch-duration measurements: a prism-based dispersion visible-to-IR spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rechatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Europe Optics + Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Prague, Czech Republic. pp.735919, </w:t>
@@ -15804,103 +15804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic electrons generation in high intensity and ultra-short laser pulse interactions with thin foil or low density gas jet targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aleonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malka</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Generated, Synchrotron, and Other Laboratory X-Ray and EUV Sources, Optics, and Applications II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, San Diego, United States. pp.246-252</w:t>
@@ -15961,90 +15961,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential pumping for kHz operation of a Laser Wakefield accelerator based on a continuously flowing Hydrogen gas jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Monzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rovige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16563,51 +16563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semion Tchetovsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/ae5146" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monzac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biagioni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286730" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Greb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Aktan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Adam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dickson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments8030040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04636101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cario" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134306" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gonz&#225;lez-Vallejo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L R Jacques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boschetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rizza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadj-Azzem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040926" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rovige" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huijts" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Andriyash" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Debus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C Downer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcc62" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bocoum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084783" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carbajo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Fallahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Jie Wong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02385362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.11.87" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01403037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Th&#233;venet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954822" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01398541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaurepaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.185001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01302631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincenti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3597" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perfetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2014.12.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLSJCV1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159022v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/2/023023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.041106" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ohtsubo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hajlaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.126603" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lundh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rechatin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.065005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lundh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rechatin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159028v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-H He" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. R. Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nees" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792057" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Nees" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Easter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075120" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Timrov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kampfrath" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vast" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ast" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155139" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Marsi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.256808" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3700190" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4719962" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohtsubo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226404" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.11.093" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80JH0X8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803781v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammoura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1872" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rechatin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575219v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C3GNB8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575208v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Fortunel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaigot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.46" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498314v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498525v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeku Lim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.03.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N323N8M4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Santos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debayle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nicola&#239;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manclossi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01120-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.164801" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079486" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benocci" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dezulian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redaelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucchini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3056396" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498553v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.065001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576908v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fuchs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oelfke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/11/003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XV0G3G9W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lifschitz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/1/013011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01119-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.194804" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501726v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150701777561" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575561v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793733" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501638v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008051" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502117v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Santos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manclossi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/112/2/022088" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannachi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2840017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501848v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927430" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576913v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.11.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57SN8QV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/11/115007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-34L97961-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502027v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vieira" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca R" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/64001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502047v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979207042057" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502152v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2741387" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502146v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.194801" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502126v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S36" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8L965FTH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502223v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hartemann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gibson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Brown" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.10.011301" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502198v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stabile" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034607070164" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mora" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460606037X" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D5K35L9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502322v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guemnie-Tafo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360988" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502253v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/48/12B/S20" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8RPN9FDJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502352v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2180727" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00568830v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135010" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9G41QH0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502237v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05393" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQWT7JTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00569539v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502470v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JGQX39X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502468v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.039" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L910BN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502336v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenmie-Tafo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133102" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0LS2SJJD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502347v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.125002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502301v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.9.091301" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502478v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170031" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502775v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1725" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X30F0L74-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516701v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-30272-7_6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LXN9RNSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aleonard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Claverie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133232" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TW8FDQ1B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1869498" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508744v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S34" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8LDGK7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508270v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010347" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00507934v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewald" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.205003" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508612v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570003v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460505027" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508775v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02963" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TWZKCN6L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518894v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#252;ller" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.075002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570540v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cochet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/43/7/317" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CXM205XQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570552v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. David" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030615" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521198v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Najmudin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krushelnick" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Clark" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Colling" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatarakis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340210149705" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519018v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572533v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447556" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520546v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Clarke" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.215004" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520553v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. K. Santala" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1227" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520536v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026404" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519019v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.065401" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572578v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374584" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572573v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379587" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165311v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.874153" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165271v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.893292" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523285v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;l Za&#239;m" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chopineau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466485v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466654v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464308v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464297v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464284v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466460v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466577v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464276v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464320v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374399v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.829134" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025614v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768122v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159053v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brouet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00404299v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00404354v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semion Tchetovsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/ae5146" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biagioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286730" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monzac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246912" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Greb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Aktan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dickson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments8030040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04636101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cario" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gonz&#225;lez-Vallejo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L R Jacques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boschetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rizza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadj-Azzem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Debus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C Downer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcc62" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040926" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rovige" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huijts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Andriyash" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051173" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bocoum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084783" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carbajo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Fallahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Jie Wong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02385362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.11.87" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;not" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gustas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaurepaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2017.46" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01302631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincenti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3597" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01403037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Th&#233;venet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954822" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01398541v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaurepaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.185001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beaurepaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jullien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.031012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01229249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perfetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2014.12.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLSJCV1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159022v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/2/023023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ohtsubo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hajlaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.126603" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982111v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.041106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lundh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rechatin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.065005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-H He" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. R. Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Nees" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159032v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Nees" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Easter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lundh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rechatin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075120" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Timrov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kampfrath" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vast" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ast" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155139" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Marsi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.256808" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3700190" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rechatin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4719962" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohtsubo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226404" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.11.093" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G80JH0X8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803781v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammoura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1872" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rechatin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498314v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C3GNB8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575208v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Fortunel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaigot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.46" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498458v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.194804" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benocci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dezulian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redaelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01119-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Santos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debayle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nicola&#239;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manclossi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01120-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079486" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498543v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.164801" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498525v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeku Lim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.03.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N323N8M4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501826v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucchini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3056396" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498553v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.065001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576908v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fuchs" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szymanowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oelfke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Glinec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/11/003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XV0G3G9W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501486v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lifschitz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/1/013011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150701777561" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575561v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793733" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501638v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3008051" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502117v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Santos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manclossi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/112/2/022088" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260212v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannachi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2840017" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501848v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927430" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/11/115007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-34L97961-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00576913v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.11.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57SN8QV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502027v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vieira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca R" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/64001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502198v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stabile" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034607070164" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502047v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glinec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979207042057" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502152v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2741387" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502146v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norlin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pukhov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.194801" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502126v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S36" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8L965FTH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502223v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hartemann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gibson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Brown" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.10.011301" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.125002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502301v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.9.091301" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502478v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guemnie-Tafo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170031" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101713v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aleonard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Claverie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133232" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TW8FDQ1B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502775v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2005.1725" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X30F0L74-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516701v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-30272-7_6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LXN9RNSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502322v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2360988" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502253v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/48/12B/S20" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8RPN9FDJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502725v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mora" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460606037X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D5K35L9D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502352v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2180727" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00568830v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9G41QH0F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502237v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05393" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQWT7JTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00569539v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502470v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JGQX39X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502468v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.039" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L910BN3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502336v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenmie-Tafo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133102" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0LS2SJJD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508751v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Le Dain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.025003" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1869498" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508744v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S34" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K8LDGK7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508270v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010347" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00507934v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewald" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.205003" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508612v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570003v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gordienko" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026303460505027" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508775v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02963" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TWZKCN6L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00518894v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#252;ller" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.075002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570540v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cochet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/43/7/317" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CXM205XQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570552v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. David" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030615" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521198v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Najmudin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krushelnick" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Clark" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Colling" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatarakis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340210149705" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519018v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572533v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447556" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520553v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. K. Santala" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1227" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520546v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Clarke" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.215004" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00520536v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.026404" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00519019v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.065401" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572578v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374584" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572573v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1379587" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165311v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.874153" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165271v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.893292" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523285v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;l Za&#239;m" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chopineau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466485v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464297v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464308v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466654v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464284v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466460v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466577v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464276v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464320v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374399v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.829134" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025614v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768122v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159053v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brouet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00404299v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00404354v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>