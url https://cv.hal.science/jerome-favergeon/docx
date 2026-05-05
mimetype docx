--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -426,7722 +426,7868 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on the Molten Salt and Deposit-Induced Corrosion</w:t>
+                <w:t xml:space="preserve">Cyclic behavior of a γ’ precipitation-hardened nickel-base superalloy: Fundamental strengthening mechanisms impacted by hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Pedraza</w:t>
+                <w:t xml:space="preserve">A. Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+                <w:t xml:space="preserve">M. Risbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Pint</w:t>
+                <w:t xml:space="preserve">A. Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">J. Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
+                <w:t xml:space="preserve">R. Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 101, pp.997-998. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 201, pp.104700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10292-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2026.104700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889565v1</w:t>
+                <w:t xml:space="preserve">hal-05607028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Intergranular Oxidation of Nickel Based Superalloy Inconel 718</w:t>
+                <w:t xml:space="preserve">Editorial on fundamentals of high-temperature corrosion and protection of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudhanva Madhusudan</w:t>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Epifano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Sanviemvongsak</w:t>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Maréchal</w:t>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10260-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.859-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10290-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680417v1</w:t>
+                <w:t xml:space="preserve">hal-04806325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on modeling, prediction and simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Editorial on the advanced characterization techniques for studying high-temperature corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101, pp.1479-1480. </w:t>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.1195-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10319-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10294-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889560v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on the influence of additive manufacturing on the high-temperature corrosion behaviour of alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Editorial on Oxidation of Novel Metallic Materials (Intermetallics, MMCs, HEAs…)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101 (5), pp.1129-1130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10293-4⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101, pp.1353-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10320-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806350v1</w:t>
+                <w:t xml:space="preserve">hal-04889563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial on the Molten Salt and Deposit-Induced Corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101, pp.1381 - 1382. </w:t>
+              <w:t xml:space="preserve">, 2024, 101, pp.997-998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10317-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10292-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889548v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on the mechanical aspects of high-temperature corrosion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High Temperature Intergranular Oxidation of Nickel Based Superalloy Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudhanva Madhusudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sanviemvongsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101 (5), pp.949-950. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10291-6⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10260-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806495v1</w:t>
+                <w:t xml:space="preserve">hal-04680417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on oxidation in complex atmospheres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Editorial on modeling, prediction and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101, pp.1263 - 1264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10318-y⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101, pp.1479-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10319-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889550v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on the advanced characterization techniques for studying high-temperature corrosion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Editorial on the influence of additive manufacturing on the high-temperature corrosion behaviour of alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101 (5), pp.1195-1196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10294-3⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.1129-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10293-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806338v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on fundamentals of high-temperature corrosion and protection of materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial on coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101 (5), pp.859-860. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10290-7⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101, pp.1381 - 1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10317-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806325v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on Oxidation of Novel Metallic Materials (Intermetallics, MMCs, HEAs…)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Editorial on the mechanical aspects of high-temperature corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce A Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101, pp.1353-1354. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10320-4⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.949-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889563v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products at the fuel-cladding interface of PWR fuel rods: morphological and chemical study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial on oxidation in complex atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Onofri-Marroncle</w:t>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 585, pp.154600. </w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101, pp.1263 - 1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10318-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04276119v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the hardness and Young's modulus at the fuel-cladding interface of a high-burnup PWR fuel rod by nanoindentation measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fission products at the fuel-cladding interface of PWR fuel rods: morphological and chemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Sercombe</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Onofri-Marroncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 560, pp.153511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153511⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 585, pp.154600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276169v1</w:t>
+                <w:t xml:space="preserve">hal-04276119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of Soft Ferromagnetic Fe 6.5%Si Annular Cores: Process Parameters, Microstructure, and Magnetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meher Zaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ospina-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Fenineche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (11), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3202631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Analysis of Zirconia at the Fuel-Cladding Interface in Medium and High Burnup Irradiated Fuel Rods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Study of the hardness and Young's modulus at the fuel-cladding interface of a high-burnup PWR fuel rod by nanoindentation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sercombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10045-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 560, pp.153511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04276172v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial characteristics and cohesion mechanisms of linear friction welded dissimilar titanium alloys: Ti–5Al–2Sn–2Zr–4Mo–4Cr (Ti17) and Ti–6Al–2Sn–4Zr–2Mo (Ti6242)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorick Ballat-Durand</w:t>
+                <w:t xml:space="preserve">Microstructural Analysis of Zirconia at the Fuel-Cladding Interface in Medium and High Burnup Irradiated Fuel Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Marteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+                <w:t xml:space="preserve">J. Sercombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (3-4), pp.295-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10045-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02909083v1</w:t>
+                <w:t xml:space="preserve">hal-04276172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Buckling of the Oxide Scale after Fe–9Cr Steel Oxidation in Water Vapor Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial characteristics and cohesion mechanisms of linear friction welded dissimilar titanium alloys: Ti–5Al–2Sn–2Zr–4Mo–4Cr (Ti17) and Ti–6Al–2Sn–4Zr–2Mo (Ti6242)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Xavier Boyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorick Ballat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-018-9873-2⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.109942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911258v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of growth stress during oxidation of pure zirconium at elevated temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kurpaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lahoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 446, pp.27 - 35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.02.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Zirconia Phases by Means of Raman Spectroscopy for Specimens Prepared by FIB Lift-Out Technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology and Buckling of the Oxide Scale after Fe–9Cr Steel Oxidation in Water Vapor Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
+                <w:t xml:space="preserve">Marie-Christine Demizieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Jozwik</w:t>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lahoche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88 (3-4), pp.521 - 530. </w:t>
+              <w:t xml:space="preserve">, 2018, 91, pp.191-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9675-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-018-9873-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911273v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Mechanical Model Associated with Oxide Scale Growth on T91 Steel at 550 °C Under Wet Atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization by acoustic emission of the oxides scales obtained on the steel loaded in bending at high temperature under controlled atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Haouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gael Sattonnay</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9698-9⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1-2), pp.209-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.2017.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911264v1</w:t>
+                <w:t xml:space="preserve">hal-03630740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Breakaway for a High-Temperature Oxidation of Pure Zirconium Using Acoustic Emission Correlated to Thermogravimetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of Yttrium as Alloying Element on a Model Alumina-Forming Alloy Oxidation at 1100 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 87 (3-4), pp.367 - 379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9737-1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 88 (3-4), pp.409 - 420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9750-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911272v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by acoustic emission of the oxides scales obtained on the steel loaded in bending at high temperature under controlled atmosphere</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Identification of the Zirconia Phases by Means of Raman Spectroscopy for Specimens Prepared by FIB Lift-Out Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Kurpaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Frelek-Kozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Jozwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lahoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.27.209-226⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (3-4), pp.521 - 530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9675-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630740v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Yttrium as Alloying Element on a Model Alumina-Forming Alloy Oxidation at 1100 °C</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of a Mechanical Model Associated with Oxide Scale Growth on T91 Steel at 550 °C Under Wet Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Demizieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sattonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88 (3-4), pp.409 - 420. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9750-4⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 88 (1-2), pp.57 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9698-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659226v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution and oxidation behaviour of various austenitic steels and Ni rich alloys in lead-bismuth eutectic at 520 °C</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Detection of Breakaway for a High-Temperature Oxidation of Pure Zirconium Using Acoustic Emission Correlated to Thermogravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Moulin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (3-4), pp.367 - 379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9737-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911274v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ stress analysis of the Zr/ZrO 2 system as studied by Raman spectroscopy and deflection test in monofacial oxidation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kurpaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lahoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 385, pp.106 - 112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.05.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy analysis of air grown oxide scale developed on pure zirconium substrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dissolution and oxidation behaviour of various austenitic steels and Ni rich alloys in lead-bismuth eutectic at 520 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 466, pp.460 - 467. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 468, pp.153 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911278v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses in high temperature corrosion of pure zirconium using elasto-viscoplastic model: Application to the deflection test in monofacial oxidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Kurpaska</w:t>
+                <w:t xml:space="preserve">Effect of Temperature on the Microstructure of the Oxide Layers Formed on the High Carbon Steel during Hot Rolling Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Haouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.08.225⟩</w:t>
+              <w:t xml:space="preserve">Synthèse : Revue des Sciences et de la Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.101 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12816/0027864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02908771v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Temperature on the Microstructure of the Oxide Layers Formed on the High Carbon Steel during Hot Rolling Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Raman spectroscopy analysis of air grown oxide scale developed on pure zirconium substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kurpaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthèse : Revue des Sciences et de la Technologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12816/0027864⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 466, pp.460 - 467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911277v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of silicon and addition elements on the mechanical behavior of ferritic ductile cast iron</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual stresses in high temperature corrosion of pure zirconium using elasto-viscoplastic model: Application to the deflection test in monofacial oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Balloy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Fettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kurpaska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 605, pp.222 - 228. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357, pp.777-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2014.03.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.08.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911285v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silicon content and defects on the lifetime of ductile cast iron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Influence of silicon and addition elements on the mechanical behavior of ferritic ductile cast iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Alhussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Risbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.222 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2014.03.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20141204006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911283v1</w:t>
+                <w:t xml:space="preserve">hal-01911285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconia Layer Formed by High Temperature Oxidation of Pure Zirconium: Stress Generated at the Zirconium/Zirconia Interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of silicon content and defects on the lifetime of ductile cast iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Alhussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Risbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-012-9348-9⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141204006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01911288v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal Dimension of Grain Boundary during Heating. Comparison between Images Analyses and Monte Carlo Simulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zirconia Layer Formed by High Temperature Oxidation of Pure Zirconium: Stress Generated at the Zirconium/Zirconia Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Kurpaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.133⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (3-4), pp.261 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-012-9348-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174100v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of morphological evolution of rough surface duringsuperficial, volume and evaporation-condensation diffusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Fractal Dimension of Grain Boundary during Heating. Comparison between Images Analyses and Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 323-325, pp.101-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.101⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.133-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174144v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Epitaxial Strains of a Thermally Grown Oxide on a Metallic Substrate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modelling of morphological evolution of rough surface duringsuperficial, volume and evaporation-condensation diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Roelandt</w:t>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mathia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.696.176⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911295v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Silicon-Based Coating for High Temperature Protection of Metallic Alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Determination of the Epitaxial Strains of a Thermally Grown Oxide on a Metallic Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Kurpaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Vu</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 696, pp.308 - 313. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 696, pp.176 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.696.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.696.308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911322v1</w:t>
+                <w:t xml:space="preserve">hal-01911295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-Selective Shape Memory Alloy for Wireless Microactuation of a Bistable Curved Beam</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Use of Silicon-Based Coating for High Temperature Protection of Metallic Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Prelle</w:t>
+                <w:t xml:space="preserve">P.-E. Mazeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tie.2010.2046609⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696, pp.308 - 313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.696.308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911359v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength Dependent Remote Power Supply for Shape Memory Alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Wavelength-Selective Shape Memory Alloy for Wireless Microactuation of a Bistable Curved Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X09355663⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (12), pp.5288 - 5295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tie.2010.2046609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911365v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach for the description of different fracture modes for Zr/ZrO2 system — Deterministic and probabilistic aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelength Dependent Remote Power Supply for Shape Memory Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Sajid Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Li</w:t>
+                <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Brancherie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Prelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (2), pp.175 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X09355663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.099⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01911364v1</w:t>
+                <w:t xml:space="preserve">hal-01911365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental mechanisms of surface damage associated to the localization of the plastic deformation in fatigue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical approach for the description of different fracture modes for Zr/ZrO2 system — Deterministic and probabilistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Feaugas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Moulin</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.081⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (5), pp.1475 - 1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911361v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin elemental coatings of yttrium, cobalt, and yttrium/cobalt on ferritic stainless steel for SOFC interconnect applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamental mechanisms of surface damage associated to the localization of the plastic deformation in fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joong-Hwan Jun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">H.S. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Risbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Feaugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cap.2009.11.049⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.751 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01911363v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness characteristic length scales of belt finished surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin elemental coatings of yttrium, cobalt, and yttrium/cobalt on ferritic stainless steel for SOFC interconnect applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gautier</w:t>
+                <w:t xml:space="preserve">Seong-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hagege</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Joo-Youl Huh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Ho Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joong-Hwan Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Bounichane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.04.013⟩</w:t>
+              <w:t xml:space="preserve">Current Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), pp.S86 - S90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cap.2009.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911367v1</w:t>
+                <w:t xml:space="preserve">hal-01911363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Monkman–Grant law to the creep fracture of nodular cast irons with various matrix compositions and structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 518 (1-2), pp.65 - 75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2009.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Corrosion of the Si-Mo Cast Iron in Exhaust Atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Roughness characteristic length scales of belt finished surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Moulin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bounichane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.595-598.743⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 209 (20), pp.6103 - 6116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911372v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation mechanism of a Fe–9Cr–1Mo steel by liquid Pb–Bi eutectic alloy (Part I)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Temperature Corrosion of the Si-Mo Cast Iron in Exhaust Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Santarini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamel Dawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50 (9), pp.2523 - 2536. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 595-598, pp.743 - 751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2008.06.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.595-598.743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01911375v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature creep properties of zirconium and Zircaloy-4 in vacuum and oxygen environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Moulin</w:t>
+                <w:t xml:space="preserve">Oxidation mechanism of a Fe–9Cr–1Mo steel by liquid Pb–Bi eutectic alloy (Part I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El Tahhan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+                <w:t xml:space="preserve">F. Balbaud-Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Viennot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Terlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Santarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.080⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (9), pp.2523 - 2536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2008.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911376v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Mechanical Loading in Creep and Reactivity of Zirconium and Zircaloy in Temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High temperature creep properties of zirconium and Zircaloy-4 in vacuum and oxygen environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Tahhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berger</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.522-523.425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 362 (2-3), pp.309 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911380v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Chlorine, Sulphur and Water Vapor on High Temperature Corrosion of Fe, Cr, Ni Alloys for Waste Incinerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Interaction between Mechanical Loading in Creep and Reactivity of Zirconium and Zircaloy in Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Tahhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 522-523, pp.547 - 554. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 522-523, pp.425 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.522-523.425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.522-523.547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911378v1</w:t>
+                <w:t xml:space="preserve">hal-01911380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Oxide Scale on the Mechanical Behavior of Low Alloyed Steel at High Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of Chlorine, Sulphur and Water Vapor on High Temperature Corrosion of Fe, Cr, Ni Alloys for Waste Incinerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Weulersse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 522-523, pp.401 - 408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.522-523.401⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 522-523, pp.547 - 554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.522-523.547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911381v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting transitions in a binary thin-film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Effect of Oxide Scale on the Mechanical Behavior of Low Alloyed Steel at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Wise</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/bf03027499⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 522-523, pp.401 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.522-523.401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01911382v1</w:t>
+                <w:t xml:space="preserve">hal-01911381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-Chemical Aspects of High Temperature Oxidation: A Mesoscopic Model Applied to Zirconium Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wetting transitions in a binary thin-film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bertrand</w:t>
+                <w:t xml:space="preserve">J. Huh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-005-6563-7⟩</w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (6), pp.487 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf03027499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911383v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Mechanical Loading in Creep and Reactivity of Zircaloy-4 at 450°C</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechano-Chemical Aspects of High Temperature Oxidation: A Mesoscopic Model Applied to Zirconium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berger</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Montesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.461-464.783⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (3-4), pp.253 - 279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-005-6563-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911385v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Induced Stress and Matter Transport Interactions during Metal Oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interaction between Mechanical Loading in Creep and Reactivity of Zircaloy-4 at 450°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania El Tahhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 461-464, pp.783 - 790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.461-464.783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/ddf.216-217.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911388v1</w:t>
+                <w:t xml:space="preserve">hal-01911385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interfacial segregation on phase decomposition of a thin film on a patterned substrate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Self-Induced Stress and Matter Transport Interactions during Metal Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Montesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Desserrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Larpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 216-217, pp.19 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/ddf.216-217.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF03027222⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01911389v1</w:t>
+                <w:t xml:space="preserve">hal-01911388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of oxygen isotope to study the transport mechanism during high temperature oxide scale growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Strehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desserrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials at High Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20 (3), pp.253 - 259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/mht.2003.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-element method for the determination of the surface stress field from the real microstructure of anisotropic materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of interfacial segregation on phase decomposition of a thin film on a patterned substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500830210153878⟩</w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (1), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03027222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911395v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Studies of Zr Oxidation: Stress and Anisotropy Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Texture Effects on Zircaloy Oxidation : Experiment and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/ddf.203-205.231⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 408-412, pp.999 - 1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.408-412.999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911394v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Effects on Zircaloy Oxidation : Experiment and Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Finite-element method for the determination of the surface stress field from the real microstructure of anisotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.408-412.999⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82 (9), pp.503 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500830210153878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911393v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-Diffusion Coupling Applied to Oxygen Dissolution in Metals: Anisotropy Geometry and Mechanical Properties Gradient Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Theoretical and Experimental Studies of Zr Oxidation: Stress and Anisotropy Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 194-199, pp.1017 - 1024. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/ddf.194-199.1017⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 203-205, pp.231 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/ddf.203-205.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911401v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Stresses: Inhibitor of Catalyst of High Temperature Oxidation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Stress-Diffusion Coupling Applied to Oxygen Dissolution in Metals: Anisotropy Geometry and Mechanical Properties Gradient Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.369-372.451⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 194-199, pp.1017 - 1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/ddf.194-199.1017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911399v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-coincidence lattice method for the determination of epitaxy strains during oxidation of metals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical Stresses: Inhibitor of Catalyst of High Temperature Oxidation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sallès-Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Montesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1359-6454(99)00446-2⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 369-372, pp.451 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.369-372.451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01911402v1</w:t>
+                <w:t xml:space="preserve">hal-01911399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Near-coincidence lattice method for the determination of epitaxy strains during oxidation of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Salles-Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Montesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (7), pp.1505 - 1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1359-6454(99)00446-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coupling between Diffusion, Stress Field and Chemical Reaction in a Metal-Gas Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sallès-Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 72, pp.9 - 16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/ssp.72.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8151,1541 +8297,1541 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density analysis based on normalized process diagrams : a comparative review of ferromagnetic alloys produced by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilo Andrés Velásquez Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meher Zaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Fenineche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Turin, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04789649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Normalized Diagram for Compare Densities in Additive Manufacturing of Iron-Silicon Magnetic Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilo Andrés Velásquez Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ospina Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meher Zaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Fenineche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Systems, Sustainability and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Prediction of Stresses at High Temperature of 3rd Generation Advanced High Strength Steels During Resistance Spot Welding - Liquid Metal Embrittlement Risk Assessment. Methodology to Create and Validate a Reliable and Robust Numerical Material Card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lejault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Risbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual conference, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal and experimentation of an analysis grid to map knowledge of the factory of the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th CIRP Life Cycle Engineering Conference (LCE2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Grenoble, France. pp.623 - 629, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assesment of a Mechanical Model Associated With Oxide Scale Growth on T91 Steel at 550C Under Wet Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Demizieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sattonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on High-Temperature Corrosion and Protection of Materials HTCPM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF GRAIN BOUNDARY OXIDATION OF HIGH ALLOYED CARBON STEELS AT COILING TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Agrizzi Ronqueti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Risbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53º Seminário de Laminação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rio de Janeiro, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5151/1983-4764-27735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of mechanical properties of viscous plastic materials by nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Palama Bongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTACT AND SURFACE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Siena, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/secm130101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'endommagement des couches en proche surface : application aux systèmes Ni/NiO et Zr/ZrO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des signaux acoustiques détectés sur l'Inconel 600 sollicité thermo mécaniquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Haouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Merzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitinol thin foil irradiated by continuous mode laser diode for wireless chromatic micro-actuation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Description de la fissuration des couches d'oxyde par le couplage des méthodes à discontinuités fortes et d'éléments d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine M Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Prelle</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911369v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de la fissuration des couches d'oxyde par le couplage des méthodes à discontinuités fortes et d'éléments d'interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nitinol thin foil irradiated by continuous mode laser diode for wireless chromatic micro-actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Malaga, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMECH.2009.4957190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421848v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalised model-based processing diagrams for additive manufacturing of soft magnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meher Zaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Fenineche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ndes journées du GDR ALMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rouen, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9753,51 +9899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8A3E42A"/>
+    <w:nsid w:val="4216025F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9984,51 +10130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-favergeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0568-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060720832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jerome.favergeon@utc.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10292-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanva Madhusudan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sanviemvongsak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10260-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10319-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10293-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10317-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Pint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10291-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10318-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10294-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10290-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10320-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri-Marroncle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154600" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153511" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04139566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina-Vargas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Favergeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3202631" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10045-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorick Ballat-Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109942" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Demizieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9873-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kurpaska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahoche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.215" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Kurpaska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Frelek-Kozak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Jozwik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lahoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9675-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sattonnay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9698-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fettr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9737-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Makni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haouam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Moulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.27.209-226" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Issartel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9750-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.05.074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fettr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.08.225" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7JF025T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0027864" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chobaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balloy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9348-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6D8C75C0BAD8449A29F9674ABE45BF18C3EBB0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174100v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favergeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174144v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.101" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Roelandt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.696.176" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.696.308" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Zaidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2046609" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sajid Zaidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09355663" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roelandt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.099" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRJ16RKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.081" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911363v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hwan Kim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Youl Huh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Ho Jun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong-Hwan Jun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2009.11.049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7NDVZBL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911367v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hagege" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounichane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.04.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TW7WK47-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911368v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.04.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BL3DL2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dawi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.595-598.743" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911375v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.06.050" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRLB5N3R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Tahhan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viennot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.080" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCH51NPS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Tahhan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viennot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.425" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911378v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Weulersse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.547" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911381v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.401" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911382v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wise" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03027499" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q2FK7CLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-6563-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G6PXBBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.461-464.783" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desserrey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Valot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.216-217.19" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911389v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03027222" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFK87BPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911395v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830210153878" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.203-205.231" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911393v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.408-412.999" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.194-199.1017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sall&#232;s-Desvignes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.369-372.451" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911402v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salles-Desvignes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6454(99)00446-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BD6G5C3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911403v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ssp.72.9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04789649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilo Andr&#233;s Vel&#225;squez Salazar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Fenineche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700463" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lejault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaied" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.228" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03030953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camelin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.046" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442256v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Demizieux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911262v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Agrizzi Ronqueti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/1983-4764-27735" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911287v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Abdelouahab" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rachik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palama Bongo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/secm130101" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592837v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537187v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Merzoug" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911369v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2009.4957190" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421848v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Brancherie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04290306v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-favergeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0568-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060720832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jerome.favergeon@utc.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05607028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Risbet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favergeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chantalat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2026.104700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10290-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10294-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10320-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10292-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanva Madhusudan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sanviemvongsak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10260-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10319-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10293-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10317-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Pint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10291-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10318-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri-Marroncle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04139566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina-Vargas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Favergeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3202631" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153511" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10045-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorick Ballat-Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109942" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kurpaska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahoche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.215" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Demizieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9873-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Makni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haouam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lahoche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Issartel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9750-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Kurpaska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Frelek-Kozak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Jozwik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9675-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sattonnay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9698-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fettr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9737-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.05.074" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0027864" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD6CZM2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fettr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.08.225" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7JF025T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chobaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balloy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9348-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6D8C75C0BAD8449A29F9674ABE45BF18C3EBB0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.133" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Roelandt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.696.176" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911322v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.696.308" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Zaidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2046609" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sajid Zaidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09355663" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roelandt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.099" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRJ16RKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hwan Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Youl Huh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Ho Jun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong-Hwan Jun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2009.11.049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7NDVZBL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.04.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BL3DL2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hagege" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounichane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.04.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TW7WK47-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dawi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.595-598.743" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.06.050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRLB5N3R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Tahhan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viennot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.080" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCH51NPS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Tahhan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viennot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.425" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Weulersse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.547" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911381v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wise" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03027499" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q2FK7CLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911383v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-6563-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G6PXBBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.461-464.783" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911388v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desserrey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Valot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.216-217.19" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911389v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03027222" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFK87BPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911393v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.408-412.999" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911395v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830210153878" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911394v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.203-205.231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.194-199.1017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sall&#232;s-Desvignes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.369-372.451" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salles-Desvignes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6454(99)00446-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BD6G5C3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911403v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ssp.72.9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04789649v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilo Andr&#233;s Vel&#225;squez Salazar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Fenineche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700463" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276192v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lejault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaied" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.228" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03030953v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camelin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.046" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442256v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Demizieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911262v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Agrizzi Ronqueti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/1983-4764-27735" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Abdelouahab" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rachik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palama Bongo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/secm130101" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537187v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Merzoug" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421848v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Brancherie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911369v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2009.4957190" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04290306v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>