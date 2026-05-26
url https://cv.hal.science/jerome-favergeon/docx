--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -594,377 +594,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on fundamentals of high-temperature corrosion and protection of materials</w:t>
+                <w:t xml:space="preserve">Editorial on the advanced characterization techniques for studying high-temperature corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101 (5), pp.859-860. </w:t>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.1195-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10290-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10294-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806325v1</w:t>
+                <w:t xml:space="preserve">hal-04806338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial on the advanced characterization techniques for studying high-temperature corrosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial on fundamentals of high-temperature corrosion and protection of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101 (5), pp.1195-1196. </w:t>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.859-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10294-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10290-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806338v1</w:t>
+                <w:t xml:space="preserve">hal-04806325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial on Oxidation of Novel Metallic Materials (Intermetallics, MMCs, HEAs…)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pint</w:t>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.1353-1354. </w:t>
@@ -1041,64 +1041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.997-998. </w:t>
@@ -1270,103 +1270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial on modeling, prediction and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Desgranges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruce Pint</w:t>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.1479-1480. </w:t>
@@ -1404,90 +1404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial on the influence of additive manufacturing on the high-temperature corrosion behaviour of alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1564,77 +1564,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.1381 - 1382. </w:t>
@@ -1698,77 +1698,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce A Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101 (5), pp.949-950. </w:t>
@@ -1845,64 +1845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.1263 - 1264. </w:t>
@@ -2744,51 +2744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and Buckling of the Oxide Scale after Fe–9Cr Steel Oxidation in Water Vapor Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Demizieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,51 +3281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Sattonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7175,290 +7175,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of oxygen isotope to study the transport mechanism during high temperature oxide scale growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Strehl</w:t>
+                <w:t xml:space="preserve">Effect of interfacial segregation on phase decomposition of a thin film on a patterned substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/mht.2003.029⟩</w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (1), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03027222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911392v1</w:t>
+                <w:t xml:space="preserve">hal-01911389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interfacial segregation on phase decomposition of a thin film on a patterned substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Huh</w:t>
+                <w:t xml:space="preserve">Use of oxygen isotope to study the transport mechanism during high temperature oxide scale growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desserrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF03027222⟩</w:t>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (3), pp.253 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/mht.2003.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01911389v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Effects on Zircaloy Oxidation : Experiment and Simulation</w:t>
               </w:r>
@@ -9899,51 +9899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4216025F"/>
+    <w:nsid w:val="14265F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10130,51 +10130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-favergeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0568-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060720832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jerome.favergeon@utc.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05607028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Risbet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favergeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chantalat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2026.104700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10290-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10294-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10320-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10292-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanva Madhusudan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sanviemvongsak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10260-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10319-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10293-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10317-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Pint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10291-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10318-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri-Marroncle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04139566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina-Vargas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Favergeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3202631" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153511" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10045-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorick Ballat-Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109942" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kurpaska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahoche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.215" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Demizieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9873-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Makni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haouam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lahoche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Issartel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9750-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Kurpaska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Frelek-Kozak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Jozwik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9675-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sattonnay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9698-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fettr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9737-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.05.074" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0027864" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD6CZM2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fettr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.08.225" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7JF025T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chobaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balloy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9348-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6D8C75C0BAD8449A29F9674ABE45BF18C3EBB0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.133" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Roelandt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.696.176" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911322v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.696.308" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Zaidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2046609" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sajid Zaidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09355663" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roelandt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.099" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRJ16RKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hwan Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Youl Huh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Ho Jun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong-Hwan Jun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2009.11.049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7NDVZBL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.04.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BL3DL2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hagege" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounichane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.04.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TW7WK47-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dawi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.595-598.743" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.06.050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRLB5N3R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Tahhan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viennot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.080" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCH51NPS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Tahhan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viennot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.425" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Weulersse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.547" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911381v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wise" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03027499" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q2FK7CLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911383v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-6563-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G6PXBBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.461-464.783" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911388v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desserrey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Valot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.216-217.19" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911389v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03027222" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFK87BPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911393v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.408-412.999" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911395v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830210153878" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911394v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.203-205.231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.194-199.1017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sall&#232;s-Desvignes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.369-372.451" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salles-Desvignes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6454(99)00446-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BD6G5C3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911403v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ssp.72.9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04789649v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilo Andr&#233;s Vel&#225;squez Salazar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Fenineche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700463" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276192v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lejault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaied" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.228" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03030953v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camelin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.046" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442256v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Demizieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911262v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Agrizzi Ronqueti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/1983-4764-27735" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Abdelouahab" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rachik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palama Bongo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/secm130101" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537187v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Merzoug" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421848v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Brancherie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911369v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2009.4957190" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04290306v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-favergeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0568-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060720832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jerome.favergeon@utc.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05607028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Risbet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudriss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favergeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chantalat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2026.104700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10294-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10290-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10320-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10292-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanva Madhusudan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sanviemvongsak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mar&#233;chal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10260-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10319-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10293-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10317-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A Pint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10291-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10318-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri-Marroncle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04139566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina-Vargas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Favergeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3202631" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153511" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10045-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorick Ballat-Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109942" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kurpaska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lahoche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.215" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Demizieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-018-9873-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Makni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haouam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lahoche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.2017.00015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Issartel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9750-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Kurpaska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Frelek-Kozak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Jozwik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9675-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sattonnay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9698-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fettr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9737-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.05.074" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0027864" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD6CZM2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fettr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.08.225" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7JF025T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Risbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chobaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balloy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.03.057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9348-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6D8C75C0BAD8449A29F9674ABE45BF18C3EBB0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.133" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Roelandt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.696.176" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911322v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mazeran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.696.308" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Zaidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2046609" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sajid Zaidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09355663" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roelandt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.099" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRJ16RKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feaugas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hwan Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Youl Huh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Ho Jun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong-Hwan Jun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2009.11.049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7NDVZBL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.04.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BL3DL2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hagege" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounichane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.04.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TW7WK47-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dawi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.595-598.743" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terlain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpech" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santarini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.06.050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRLB5N3R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Tahhan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viennot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.080" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCH51NPS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Tahhan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viennot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.425" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Weulersse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.547" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911381v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.522-523.401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wise" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03027499" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q2FK7CLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911383v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-6563-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G6PXBBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.461-464.783" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911388v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desserrey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Valot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.216-217.19" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911389v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03027222" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFK87BPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911393v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.408-412.999" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911395v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830210153878" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911394v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.203-205.231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.194-199.1017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sall&#232;s-Desvignes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.369-372.451" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salles-Desvignes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6454(99)00446-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BD6G5C3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911403v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ssp.72.9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04789649v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilo Andr&#233;s Vel&#225;squez Salazar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina Vargas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Fenineche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700463" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276192v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lejault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaied" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.228" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03030953v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camelin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.046" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442256v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Demizieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911262v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Agrizzi Ronqueti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/1983-4764-27735" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Abdelouahab" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rachik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palama Bongo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/secm130101" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537187v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Merzoug" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421848v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Brancherie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911369v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2009.4957190" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04290306v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>