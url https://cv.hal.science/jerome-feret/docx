--- v0 (2026-03-27)
+++ v1 (2026-04-16)
@@ -368,222 +368,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction of memory block manipulations by symbolic loop folding</w:t>
+                <w:t xml:space="preserve">On Model Reductions of Boolean Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Feret</w:t>
+                <w:t xml:space="preserve">Claudine Chaouiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roxo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOP 2025 - 34th European Symposium on Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-91118-7_5⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Fages; Sabine Peres, Sep 2025, Lyon, France. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853849v1</w:t>
+                <w:t xml:space="preserve">hal-05115042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Model Reductions of Boolean Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abstraction of memory block manipulations by symbolic loop folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Roxo</w:t>
+                <w:t xml:space="preserve">Jérôme Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Fages; Sabine Peres, Sep 2025, Lyon, France. pp.19, </w:t>
+              <w:t xml:space="preserve">ESOP 2025 - 34th European Symposium on Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viktor Vafeiadis, May 2025, Hamilton, Canada. pp.117-143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91118-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115042v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction of infinite rule-based models</w:t>
               </w:r>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic transformation of expressions in modular arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2840,338 +2840,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00626640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments-based model reduction: some case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static Analysis and Verification of Aerospace Software by Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Interactions between Computer Science and Biology - CS2Bio 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">American Institute of Aeronautics and Astronautics - AIAA Infotech@Aerospace 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527960v1</w:t>
+                <w:t xml:space="preserve">inria-00528611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis and Verification of Aerospace Software by Abstract Interpretation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radhia Cousot</w:t>
+                <w:t xml:space="preserve">Automatic reduction of stochastic rules-based models in a nutshell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinanda Camporesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Koeppl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Institute of Aeronautics and Astronautics - AIAA Infotech@Aerospace 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rhodos, Greece. pp.1330-1334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3497965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00528611v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic reduction of stochastic rules-based models in a nutshell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragments-based model reduction: some case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Workshop on Interactions between Computer Science and Biology - CS2Bio 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3497965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00527548v1</w:t>
+                <w:t xml:space="preserve">inria-00527960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astree: Proving the Absence of Runtime Errors</w:t>
               </w:r>
@@ -3209,51 +3209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefana Nenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded real time software and systems - ERTS2 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAAF, SEE, SIA, May 2010, Toulouse, France</w:t>
@@ -3399,77 +3399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis by Abstract Interpretation of Embedded Critical Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3792,51 +3792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Conquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4398,277 +4398,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-based modelling of cellular signalling</w:t>
+                <w:t xml:space="preserve">Scalable Simulation of Cellular Signaling Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Feret</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concurrency Theory (CONCUR'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 5th Asian Symposium on Programming Languages and Systems - APLAS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shao, Z., Nov 2007, Singapore, Singapore. pp.139-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76637-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164297v1</w:t>
+                <w:t xml:space="preserve">inria-00528409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Simulation of Cellular Signaling Networks</w:t>
+                <w:t xml:space="preserve">Rule-based modelling of cellular signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Feret</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th Asian Symposium on Programming Languages and Systems - APLAS'07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Concurrency Theory (CONCUR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00528409v1</w:t>
+                <w:t xml:space="preserve">hal-00164297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability analysis of biological signalling pathways by abstract interpretation</w:t>
               </w:r>
@@ -4745,51 +4745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Abstractions in the ASTRÉE Static Analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,51 +5141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6085,77 +6085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis and Verification of Aerospace Software by Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7071,51 +7071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why does Astrée scale up?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7783,90 +7783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyseur statique Astrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Miné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8218,51 +8218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9852,51 +9852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astreea.ens.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kappalanguage.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05121555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ghidini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04853849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05115042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roxo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05002272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44245-2_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609022.3609417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Salazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Petrov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faure de Pebeyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinanda Camporesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quy&#234;n L&#253;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99429-1_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quyen Ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.06.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FVD5WJ27-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Koeppl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.09.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23702-7_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJG2F6PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497965" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Nenova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.08.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferdinand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steplan Wilhelm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Honcharova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2836158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77505-8_23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JSJXCCW1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30579-8_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MCM163D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528447v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24725-8_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V2XS8GCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527929v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47764-0_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HR9FJGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)01155-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45099-3_8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J5KLLD6Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bougu&#233;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Hazard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bomo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011858" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2018.2812195" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2500000002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-009-0089-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDSZKRWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2004.01.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06R0G6KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04144668v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03088539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03388100v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Systems+Biology+Modelling+and+Analysis%3A+Formal+Bioinformatics+Methods+and+Tools-p-9781119716532" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v6ediss.universite-lyon.fr/sylvie-ricard-blum--32497.kjsp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58330-9_10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04326091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542053v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/computation/special_issues/formal_method_biological_systems#info" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Levchenko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#352;afr&#225;nek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/15710661/313/supp/C" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001303v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astreea.ens.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kappalanguage.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05121555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ghidini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05115042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roxo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04853849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05002272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44245-2_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609022.3609417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Salazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Petrov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faure de Pebeyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinanda Camporesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quy&#234;n L&#253;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99429-1_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quyen Ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.06.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FVD5WJ27-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Koeppl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.09.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23702-7_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJG2F6PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497965" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Nenova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.08.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferdinand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steplan Wilhelm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Honcharova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2836158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77505-8_23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JSJXCCW1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30579-8_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MCM163D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528447v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24725-8_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V2XS8GCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527929v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47764-0_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HR9FJGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)01155-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45099-3_8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J5KLLD6Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bougu&#233;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Hazard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bomo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011858" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2018.2812195" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2500000002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-009-0089-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDSZKRWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2004.01.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06R0G6KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04144668v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03088539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03388100v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Systems+Biology+Modelling+and+Analysis%3A+Formal+Bioinformatics+Methods+and+Tools-p-9781119716532" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v6ediss.universite-lyon.fr/sylvie-ricard-blum--32497.kjsp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58330-9_10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04326091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542053v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/computation/special_issues/formal_method_biological_systems#info" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Levchenko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#352;afr&#225;nek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/15710661/313/supp/C" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001303v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>