--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -368,222 +368,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Model Reductions of Boolean Networks</w:t>
+                <w:t xml:space="preserve">Abstraction of memory block manipulations by symbolic loop folding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Chaouiya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Roxo</w:t>
+                <w:t xml:space="preserve">Jérôme Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_3⟩</w:t>
+              <w:t xml:space="preserve">ESOP 2025 - 34th European Symposium on Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viktor Vafeiadis, May 2025, Hamilton, Canada. pp.117-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91118-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115042v1</w:t>
+                <w:t xml:space="preserve">hal-04853849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction of memory block manipulations by symbolic loop folding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Model Reductions of Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Chaouiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Feret</w:t>
+                <w:t xml:space="preserve">Patricia Roxo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOP 2025 - 34th European Symposium on Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Viktor Vafeiadis, May 2025, Hamilton, Canada. pp.117-143, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Fages; Sabine Peres, Sep 2025, Lyon, France. pp.19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-91118-7_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853849v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction of infinite rule-based models</w:t>
               </w:r>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic transformation of expressions in modular arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9852,51 +9852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astreea.ens.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kappalanguage.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05121555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ghidini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05115042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roxo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04853849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05002272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44245-2_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609022.3609417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Salazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Petrov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faure de Pebeyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinanda Camporesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quy&#234;n L&#253;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99429-1_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quyen Ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.06.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FVD5WJ27-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Koeppl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.09.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23702-7_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJG2F6PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497965" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Nenova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.08.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferdinand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steplan Wilhelm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Honcharova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2836158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77505-8_23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JSJXCCW1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30579-8_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MCM163D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528447v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24725-8_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V2XS8GCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527929v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47764-0_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HR9FJGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)01155-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45099-3_8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J5KLLD6Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bougu&#233;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Hazard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bomo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011858" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2018.2812195" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2500000002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-009-0089-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDSZKRWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2004.01.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06R0G6KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04144668v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03088539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03388100v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Systems+Biology+Modelling+and+Analysis%3A+Formal+Bioinformatics+Methods+and+Tools-p-9781119716532" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v6ediss.universite-lyon.fr/sylvie-ricard-blum--32497.kjsp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58330-9_10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04326091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542053v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/computation/special_issues/formal_method_biological_systems#info" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Levchenko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#352;afr&#225;nek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/15710661/313/supp/C" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001303v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astreea.ens.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kappalanguage.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05121555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ghidini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04853849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05115042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roxo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05002272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44245-2_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609022.3609417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Salazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Petrov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faure de Pebeyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinanda Camporesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quy&#234;n L&#253;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99429-1_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quyen Ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.06.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FVD5WJ27-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Koeppl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.09.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23702-7_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJG2F6PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497965" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Nenova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.08.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferdinand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steplan Wilhelm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Honcharova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2836158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77505-8_23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JSJXCCW1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30579-8_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MCM163D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528447v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24725-8_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V2XS8GCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527929v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47764-0_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HR9FJGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)01155-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45099-3_8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J5KLLD6Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bougu&#233;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Hazard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bomo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011858" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2018.2812195" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2500000002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-009-0089-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDSZKRWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2004.01.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06R0G6KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04144668v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03088539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03388100v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Systems+Biology+Modelling+and+Analysis%3A+Formal+Bioinformatics+Methods+and+Tools-p-9781119716532" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v6ediss.universite-lyon.fr/sylvie-ricard-blum--32497.kjsp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58330-9_10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04326091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542053v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/computation/special_issues/formal_method_biological_systems#info" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Levchenko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#352;afr&#225;nek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/15710661/313/supp/C" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001303v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>