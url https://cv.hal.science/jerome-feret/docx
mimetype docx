--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -139,5466 +139,5643 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CESAn: A Core Erlang Semantics Analyser</w:t>
+                <w:t xml:space="preserve">Statistical model checking for rule-based models in the Kappa language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Kong Win Chang</w:t>
+                <w:t xml:space="preserve">Albin Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Gössler</w:t>
+                <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DisCoTec 2025 - 20th International Federated Conference on Distributed Computing Techniques / CORSE - Components Operationally: Reversibility and System Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMSN 2026 - Computational Methods in Systems Biologogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedro T. Monteiro, Jul 2026, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353119v1</w:t>
+                <w:t xml:space="preserve">hal-05632969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability Analysis for Parametric Rule-Based Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Incremental KaSa: Static Analysis of Kappa Models at Edit Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Ghidini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMSB 2026 - Computation Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedro T. Monteiro, Jul 2026, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121555v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstraction of memory block manipulations by symbolic loop folding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOP 2025 - 34th European Symposium on Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viktor Vafeiadis, May 2025, Hamilton, Canada. pp.117-143, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-91118-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Model Reductions of Boolean Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Chaouiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roxo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Fages; Sabine Peres, Sep 2025, Lyon, France. pp.19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction of infinite rule-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PADS 25 - 39th ACM SIGPLAN Principle of Advanced Discrete Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adelinde Uhrmacher, Jun 2025, Santa Fe (NM), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic transformation of expressions in modular arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boillot</w:t>
+                <w:t xml:space="preserve">CESAn: A Core Erlang Semantics Analyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kong Win Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static Analysis: 30th International Symposium, SAS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cascais, Portugal. pp.84-113, </w:t>
+              <w:t xml:space="preserve">DisCoTec 2025 - 20th International Federated Conference on Distributed Computing Techniques / CORSE - Components Operationally: Reversibility and System Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.103-115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44245-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99717-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187086v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantics of Core Erlang with Handling of Signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reachability Analysis for Parametric Rule-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregor Gössler</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Ghidini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erlang 2023 - 22nd ACM SIGPLAN International Workshop on Erlang</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Seattle WA, United States. pp.31-38, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Fages; Sabine Péres, Sep 2025, Lyon, France. pp.21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3609022.3609417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222884v1</w:t>
+                <w:t xml:space="preserve">hal-05121555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic framework to coarse-grain stochastic reaction networks by Abstract Interpretation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albin Salazar</w:t>
+                <w:t xml:space="preserve">Symbolic transformation of expressions in modular arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VMCAI 2023 - 24th International Conference on Verification, Model Checking and Abstract Interpretation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Static Analysis: 30th International Symposium, SAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cascais, Portugal. pp.84-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44245-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886237v1</w:t>
+                <w:t xml:space="preserve">hal-04187086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Context Dependent Events in Quotients of Causal Stories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Feret</w:t>
+                <w:t xml:space="preserve">A Semantics of Core Erlang with Handling of Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kong Win Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Erlang 2023 - 22nd ACM SIGPLAN International Workshop on Erlang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Seattle WA, United States. pp.31-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3609022.3609417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389052v1</w:t>
+                <w:t xml:space="preserve">hal-04222884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Ghost Variables in a Collection of Abstract Domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Feret</w:t>
+                <w:t xml:space="preserve">A generic framework to coarse-grain stochastic reaction networks by Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VMCAI 2020 - 21st International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, New Orleans, LA, United States</w:t>
+              <w:t xml:space="preserve">VMCAI 2023 - 24th International Conference on Verification, Model Checking and Abstract Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378809v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counters in Kappa: Semantics, Simulation, and Static Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioana Cristescu</w:t>
+                <w:t xml:space="preserve">Distinguishing Context Dependent Events in Quotients of Causal Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOP 2019 - 28th European Symposium on Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Schbath; Denis Thieffry, Jul 2021, Virtuel, France. pp.54-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397876v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Abstraction of Biochemical Reaction Networks with Guarantees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreea Beica</w:t>
+                <w:t xml:space="preserve">Sharing Ghost Variables in a Collection of Abstract Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASB'18 - Static Analysis in Systems Biology, affiliated with Static Analysis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">VMCAI 2020 - 21st International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, New Orleans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962674v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving the absence of unbounded polymers in rule-based models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Counters in Kappa: Semantics, Simulation, and Static Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Cristescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Faure de Pebeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static Analysis and Systems Biology 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESOP 2019 - 28th European Symposium on Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.176-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17184-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967632v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KaSa: A Static Analyzer for Kappa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Coquet</w:t>
+                <w:t xml:space="preserve">Tropical Abstraction of Biochemical Reaction Networks with Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Beica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2018 - 16th International Conference on Computational Methods in Systems Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SASB'18 - Static Analysis in Systems Biology, affiliated with Static Analysis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Freiburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888951v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding All Potential Run-Time Errors and Data Races in Automotive Software</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proving the absence of unbounded polymers in rule-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Faure de Pebeyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCX™ 2017 - SAE World Congress Experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Static Analysis and Systems Biology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Freiburg im Breisgau, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674831v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KaDE: A Tool to Compile Kappa Rules into (Reduced) ODE Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">KaSa: A Static Analyzer for Kappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinanda Camporesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Quyên Lý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> CMSB 2017 - 15th Conference on Computational Methods in Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67471-1_18⟩</w:t>
+              <w:t xml:space="preserve">CMSB 2018 - 16th International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Brno, Czech Republic. pp.285-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99429-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613600v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using alternated sums to express the occurrence number of extended patterns in site-graphs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finding All Potential Run-Time Errors and Data Races in Automotive Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kästner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Hille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASB 2017 - The Eighth International Workshop on Static Analysis for Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCX™ 2017 - SAE World Congress Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Detroit, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2017-01-0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613603v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Static Analysis to the Next Level: Proving the Absence of Run-Time Errors and Data Races with Astrée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KaDE: A Tool to Compile Kappa Rules into (Reduced) ODE Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinanda Camporesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Quyen Ly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> CMSB 2017 - 15th Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heinz Koeppl, Sep 2017, Darmstadt, Germany. pp.291-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67471-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271552v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local traces: an over-approximation of the behaviour of the proteins in rule-based models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using alternated sums to express the occurrence number of extended patterns in site-graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinanda Camporesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Quyen Ly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2016 - Fourteenth Conference on Computational Method in Systems Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SASB 2017 - The Eighth International Workshop on Static Analysis for Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, New York, United States. pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379897v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability analysis via orthogonal sets of patterns</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taking Static Analysis to the Next Level: Proving the Absence of Run-Time Errors and Data Races with Astrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Static Analysis and Systems Biology, (SASB 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Safranek; Guido Sanguinetti, Sep 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379902v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of Qualitative Dynamical Models from Biochemical Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reachability analysis via orthogonal sets of patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Quyen Ly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology - CMSB 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Workshop on Static Analysis and Systems Biology, (SASB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Safranek; Guido Sanguinetti, Sep 2016, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199243v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algebraic Approach for Inferring and Using Symmetries in Rule-based Models</w:t>
+                <w:t xml:space="preserve">Local traces: an over-approximation of the behaviour of the proteins in rule-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Quyen Ly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static Analysis and Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.06.010⟩</w:t>
+              <w:t xml:space="preserve">CMSB 2016 - Fourteenth Conference on Computational Method in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom. pp.116-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45177-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098556v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-sensitive flow analyses: a hierarchy of model reductions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinanda Camporesi</w:t>
+                <w:t xml:space="preserve">Derivation of Qualitative Dynamical Models from Biochemical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Hayman</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB - 11th Conference on Computational Methods in Systems Biology - 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40708-6_17⟩</w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology - CMSB 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Roux; Jérémie Bourdon, Sep 2015, Nantes, France. pp.195-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00846893v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Species-Based Dynamics from Reduced Stochastic Rule-Based Models.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Algebraic Approach for Inferring and Using Symmetries in Rule-based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC - Winter Simulation Conference - 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Static Analysis and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heinz Koeppl; Loïc Paulevé, Sep 2014, Munich, Germany. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734483v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphs, Rewriting and Pathway Reconstruction for Rule-Based Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Danos</w:t>
+                <w:t xml:space="preserve">Context-sensitive flow analyses: a hierarchy of model reductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinanda Camporesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hayman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSTTCS 2012 - IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2012.276⟩</w:t>
+              <w:t xml:space="preserve">CMSB - 11th Conference on Computational Methods in Systems Biology - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashutosh Gupta and Thomas A. Henzinger, Sep 2013, Klosterneuburg, Austria. pp.220-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40708-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809065v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal reduction for rule-based models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinanda Camporesi</w:t>
+                <w:t xml:space="preserve">Reconstructing Species-Based Dynamics from Reduced Stochastic Rule-Based Models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 27th Conference on the Mathematical Foundations of Programming Semantics - MFPS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSC - Winter Simulation Conference - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00636850v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Model Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphs, Rewriting and Pathway Reconstruction for Rule-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static Analysis Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23702-7_5⟩</w:t>
+              <w:t xml:space="preserve">FSTTCS 2012 - IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Hyderabad, India. pp.276-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2012.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00626640v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis and Verification of Aerospace Software by Abstract Interpretation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radhia Cousot</w:t>
+                <w:t xml:space="preserve">Formal reduction for rule-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinanda Camporesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Institute of Aeronautics and Astronautics - AIAA Infotech@Aerospace 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 27th Conference on the Mathematical Foundations of Programming Semantics - MFPS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Pittsburgh, United States. pp.29-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2011.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00528611v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00636850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic reduction of stochastic rules-based models in a nutshell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal Model Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3497965⟩</w:t>
+              <w:t xml:space="preserve">Static Analysis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Venice, Italy. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23702-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00527548v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00626640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments-based model reduction: some case studies</w:t>
+                <w:t xml:space="preserve">Lumpability Abstractions of Rule-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Koeppl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Interactions between Computer Science and Biology - CS2Bio 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">The 4th Workshop on Membrane Computing and Biologically Inspired Process Calculi - MeCBIC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ciobanu, G. and Koutny, M., Aug 2010, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00527960v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astree: Proving the Absence of Runtime Errors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragments-based model reduction: some case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded real time software and systems - ERTS2 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAAF, SEE, SIA, May 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">First International Workshop on Interactions between Computer Science and Biology - CS2Bio 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00528600v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Model Reductions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinanda Camporesi</w:t>
+                <w:t xml:space="preserve">Static Analysis and Verification of Aerospace Software by Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 26th Conference on the Mathematical Foundations of Programming Semantics - MFPS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Institute of Aeronautics and Astronautics - AIAA Infotech@Aerospace 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00527536v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis by Abstract Interpretation of Embedded Critical Software</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radhia Cousot</w:t>
+                <w:t xml:space="preserve">Automatic reduction of stochastic rules-based models in a nutshell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinanda Camporesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Koeppl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 3rd IEEE International workshop UML and Formal Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics - ICNAAM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rhodos, Greece. pp.1330-1334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3497965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00528632v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstracting the differential semantics of rule-based models: exact and automated model reduction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Astree: Proving the Absence of Runtime Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kästner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefana Nenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom. pp.362-381</w:t>
+              <w:t xml:space="preserve">Embedded real time software and systems - ERTS2 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAF, SEE, SIA, May 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520112v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumpability Abstractions of Rule-based Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Model Reductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinanda Camporesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th Workshop on Membrane Computing and Biologically Inspired Process Calculi - MeCBIC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 26th Conference on the Mathematical Foundations of Programming Semantics - MFPS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ottawa, Canada. pp.73--96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2010.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00527971v1</w:t>
+                <w:t xml:space="preserve">inria-00527536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Software Validation using Abstract Interpretation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Radhia Cousot</w:t>
+                <w:t xml:space="preserve">Abstracting the differential semantics of rule-based models: exact and automated model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Space System Engineering Conference : Data Systems in Aerospace - DASIA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROSPACE, May 2009, Istambul, Turkey. pp.1-7</w:t>
+              <w:t xml:space="preserve">Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom. pp.362-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528590v1</w:t>
+                <w:t xml:space="preserve">hal-00520112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a biological repair scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Danos</w:t>
+                <w:t xml:space="preserve">Static Analysis by Abstract Interpretation of Embedded Critical Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th Workshop on Membrane Computing - WMC9</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 3rd IEEE International workshop UML and Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Shangai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00528319v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrée: Nachweis der Abwesenheit von Laufzeitfehlern.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olha Honcharova</w:t>
+                <w:t xml:space="preserve">Space Software Validation using Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Conquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Entwicklung zuverlässiger Software-Systeme"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">The International Space System Engineering Conference : Data Systems in Aerospace - DASIA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROSPACE, May 2009, Istambul, Turkey. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753732v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract Interpretation of Cellular Signalling Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Investigation of a biological repair scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference on Verification, Model Checking and Abstract Interpretation - VMCAI'08</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78163-9_11⟩</w:t>
+              <w:t xml:space="preserve">the 9th Workshop on Membrane Computing - WMC9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paun, G., Jul 2008, Edinburgh, United Kingdom. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-95885-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00528352v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-based modelling, symmetries, refinements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Astrée: Nachweis der Abwesenheit von Laufzeitfehlern.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kästner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steplan Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefana Nenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Honcharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st International Workshop, Formal Methods in Systems Biology - FMSB 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "Entwicklung zuverlässiger Software-Systeme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Regensburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00528339v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Simulation of Cellular Signaling Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Abstract Interpretation of Cellular Signalling Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th Asian Symposium on Programming Languages and Systems - APLAS'07</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-76637-7_10⟩</w:t>
+              <w:t xml:space="preserve">the 9th International Conference on Verification, Model Checking and Abstract Interpretation - VMCAI'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Francisco, United States. pp.83-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78163-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00528409v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-based modelling of cellular signalling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Rule-based modelling, symmetries, refinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concurrency Theory (CONCUR'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 1st International Workshop, Formal Methods in Systems Biology - FMSB 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jasmin Fisher, Jun 2008, Cambridge, United Kingdom. pp.103-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68413-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164297v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability analysis of biological signalling pathways by abstract interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable Simulation of Cellular Signaling Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Conference of Computational Methods in Sciences and Engineerin - ICCMSE2007</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2836158⟩</w:t>
+              <w:t xml:space="preserve">the 5th Asian Symposium on Programming Languages and Systems - APLAS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shao, Z., Nov 2007, Singapore, Singapore. pp.139-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76637-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528358v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Abstractions in the ASTRÉE Static Analyzer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rule-based modelling of cellular signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 11th Annual Asian Computing Science Conference - ASIAN'06</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Concurrency Theory (CONCUR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00528571v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arithmetic-Geometric Progression Abstract Domain</w:t>
+                <w:t xml:space="preserve">Reachability analysis of biological signalling pathways by abstract interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th International Conference on Verification, Model Checking and Abstract Interpretation - VMCAI 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-30579-8_3⟩</w:t>
+              <w:t xml:space="preserve">the International Conference of Computational Methods in Sciences and Engineerin - ICCMSE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T.E. Simos, Sep 2007, Corfu, Greece. pp.619 - 622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2836158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00528450v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Abstract Domains for Digital Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of Abstractions in the ASTRÉE Static Analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSAD 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 11th Annual Asian Computing Science Conference - ASIAN'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Okada, Mitsu and Satoh, Ichir, Dec 2006, Tokyo, Japan. pp.272-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77505-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951006v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis of Digital Filters</w:t>
+                <w:t xml:space="preserve">The Arithmetic-Geometric Progression Abstract Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 13th European Symposium on Programming - ESOP 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-24725-8_4⟩</w:t>
+              <w:t xml:space="preserve">the 6th International Conference on Verification, Model Checking and Abstract Interpretation - VMCAI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Radhia Cousot, Jan 2005, Paris, France. pp.42-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30579-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528447v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Static Analyzer for Large Safety-Critical Software</w:t>
-[...85 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical Abstract Domains for Digital Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NSAD 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Radhia Cousot, 2005, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128135v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependency analysis of Mobile Systems</w:t>
+                <w:t xml:space="preserve">Static Analysis of Digital Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the European Symposium on Programming (ESOP'02)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-45927-8_22⟩</w:t>
+              <w:t xml:space="preserve">the 13th European Symposium on Programming - ESOP 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David A. Schmidt, Mar 2004, Barcelona, Spain. pp.33-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24725-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00527924v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract Interpretation-Based Static Analysis of Mobile Ambients</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-47764-0_24⟩</w:t>
+                <w:t xml:space="preserve">A Static Analyzer for Large Safety-Critical Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.196 - 207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/781131.781153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00527929v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence counting analysis for the pi-calculus</w:t>
+                <w:t xml:space="preserve">Dependency analysis of Mobile Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEometry and Topology in COncurrency theory (Satellite Workshop from CONCUR 2000)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1571-0661(05)01155-2⟩</w:t>
+              <w:t xml:space="preserve">the European Symposium on Programming (ESOP'02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Grenoble, France. pp.314--330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45927-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00527933v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract Interpretation-Based Static Analysis of Mobile Ambients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 8th International Symposium on Static Analysis (SAS'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Paris, France. pp.413--431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-47764-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurrence counting analysis for the pi-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEometry and Topology in COncurrency theory (Satellite Workshop from CONCUR 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Goubault, Aug 2000, University Park, United States. pp.1--18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1571-0661(05)01155-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00527933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidentiality Analysis of Mobile Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">he 7th International Symposium on Static Analysis (SAS'00)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Palsberg, Jun 2000, Santa Barbara, United States. pp.135--154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-45099-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5608,1701 +5785,1701 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rule-based multiscale model of hepatic stellate cell plasticity: Critical role of the inactivation loop in fibrosis progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouguéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (7), pp.e1011858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Traces: An Over-Approximation of the Behavior of the Proteins in Rule-Based Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Quyên Lý</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (4), pp.1124-1137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCBB.2018.2812195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kappa platform for rule-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutaamba Maasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor F Medina-Abarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bioinformatics, 34 (13), pp.i583-i592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Derivation of Qualitative Dynamical Models from Biochemical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biosystems.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis and Verification of Aerospace Software by Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mauborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations and Trends in Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (2-3), pp.71-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1561/2500000002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic fragments: A framework for the exact reduction of the stochastic semantics of rule-based models</w:t>
+                <w:t xml:space="preserve">Stochastic Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Special issue of DCM'09, 7 (4), pp.527-604</w:t>
+              <w:t xml:space="preserve">, 2014, Special Issue on DCM09, 7 (4), pp.527-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975861v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Fragments</w:t>
+                <w:t xml:space="preserve">Stochastic fragments: A framework for the exact reduction of the stochastic semantics of rule-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Special Issue on DCM09, 7 (4), pp.527-604</w:t>
+              <w:t xml:space="preserve">, 2014, Special issue of DCM'09, 7 (4), pp.527-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098561v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial complexity and compositional drift in protein interaction networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Deeds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumpability Abstractions of Rule-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Petrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Modelling and Analysis of Biological Systems -- Based on papers presented at the Workshop on Membrane Computing and Bio-logically Inspired Process Calculi (MeCBIC) held in 2008 (Iasi), 2009 (Bologna) and 2010 (Jena), 431, pp.137-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Information carriers in combinatorial dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russ Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (3), pp.037108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3491100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-Based Modelling and Model Perturbation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Danos</w:t>
+                <w:t xml:space="preserve">Why does Astrée scale up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cousot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04186-0_6⟩</w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Special issue on Numerical Software Verification, 35 (3), pp.229-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-009-0089-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00528364v1</w:t>
+                <w:t xml:space="preserve">inria-00528582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal coarse-graining of molecular systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rule-Based Modelling and Model Perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russ Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0809908106⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Transactions on Computational Systems Biology XI, 5750, pp.116-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04186-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00528330v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does Astrée scale up?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal coarse-graining of molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russ Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-009-0089-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0809908106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00528582v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Interpretation of Mobile Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Algebraic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, special issue on the pi-calcucus, 63 (1), pp.59-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlap.2004.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7312,1045 +7489,1045 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statique et réduction de modèles de voies de signalisation intracellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Mathématique Une photographie en 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des motifs accessibles dans les modèles Kappa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rule-based model approach. A Kappa model for hepatic stellate cells activation by TGFB1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouguéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cédric Lhoussaine et Élisabeth Remy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabetta De Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches symboliques de la modélisation et de l’analyse des systèmes biologiques</w:t>
+              <w:t xml:space="preserve">Systems Biology Modelling and Analysis: Formal Bioinformatics Methods and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9781789480290</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-76, 2022, 978-1-119-71653-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088539v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rule-based model approach. A Kappa model for hepatic stellate cells activation by TGFB1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses des motifs accessibles dans les modèles Kappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Elisabetta De Maria. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Lhoussaine et Élisabeth Remy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Biology Modelling and Analysis: Formal Bioinformatics Methods and Tools</w:t>
+              <w:t xml:space="preserve">Approches symboliques de la modélisation et de l’analyse des systèmes biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-76, 2022, 978-1-119-71653-2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9781789480290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388100v2</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative models for TGF-$\beta$ signaling and extracellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arran Hodgkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Ricard-Blum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extracellular Matrix Omics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17, 2020, Biology of Extracellular Matrix, 978-3-030-58329-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58330-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyseur statique Astrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Miné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Boulanger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilisations industrielles des techniques formelles : interprétation abstraite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes-Lavoisier, pp.67--114, 2011, Informatique et systèmes d'information, 2-7462-3206-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00636877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule Based Modeling and Model Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Lodhi and S. Muggleton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elements of Computational Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.83--114, 2010, Wiley Book Series on Bioinformatics, 978-0470180938. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470556757.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-based modelling and model perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russ Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corrado Priami ; Ralph-Johan Back ; Ion Petre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Computational Systems Biology XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.116-137, 2008, Lecture Notes in Computer Science, 978-3-642-04186-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04186-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of a Special-Purpose Static Program Analyzer for Safety-Critical Real-Time Embedded Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Cousot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mauborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mogensen, T. and Schmidt, D.A. and Sudborough, I.H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Essence of Computation: Complexity, Analysis, Transformation. Essays Dedicated to Neil D. Jones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2566, Springer, pp.85-108, 2002, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-36377-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8360,91 +8537,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statique et réduction de modèles pour un langage de réécriture de graphes à sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. ENS-PSL, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04326091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8454,525 +8631,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kappa model for hepatic stellate cells activation by TGFB1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Theret</w:t>
+                <w:t xml:space="preserve">Modelling Systems Biology Wide and Deep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russ Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompSysBio 2021 - Advanced Lecture Course on Computational Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aussois, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. CMSB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545135v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kappa model for hepatic stellate cells activation by TGFB1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouguéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux / Virtual, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">CompSysBio 2021 - Advanced Lecture Course on Computational Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aussois, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545256v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Systems Biology Wide and Deep</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Feret</w:t>
+                <w:t xml:space="preserve">A Kappa model for hepatic stellate cells activation by TGFB1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouguéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. CMSB</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux / Virtual, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357485v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling hepatic stellate cells activation by TGFB1 using Kappa language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouguéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8982,351 +9159,351 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue &amp;quot;Formal Method for Biological Systems Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cedric Lhoussaine; Jérôme Feret. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDPI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2021, Section Computational Biology, 2079-3197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Koeppl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 10545, pp.332, 2017, Lecture Notes in Bioinformatics, 978-3-319-67470-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67471-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Static Analysis and Systems Biology (SASB 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Levchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Feret and Andre Levchenko. Elsevier, 284, pp.137, 2012, Electronic Notes in Theoretical Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Static Analysis and Systems Biology (SASB 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Levchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Feret and Andre Levchenko. Elsevier, 272, pp.56, 2011, Electronic Notes in Theoretical Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9336,128 +9513,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification and Static Analysis of Molecular Devices and Biological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Šafránek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Feret; Loïc Paulevé; David Šafránek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 765, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9467,128 +9644,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 3rd International Workshop on Static Analysis and Systems Biology (SASB 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Levchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Feret and Andre Levchenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Static Analysis and Systems Biology (SASB 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Deauville, France. 313, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.78, 2015, Electronic Notes in Theoretical Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9598,114 +9775,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des systèmes mobiles par interprétation abstraite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique mobile. Ecole Polytechnique X, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00001303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9852,51 +10029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astreea.ens.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kappalanguage.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05121555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ghidini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04853849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05115042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roxo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05002272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44245-2_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609022.3609417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Salazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Petrov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faure de Pebeyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinanda Camporesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quy&#234;n L&#253;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99429-1_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quyen Ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_17" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.06.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FVD5WJ27-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Koeppl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.09.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23702-7_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJG2F6PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497965" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Nenova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.08.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferdinand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steplan Wilhelm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Honcharova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2836158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77505-8_23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JSJXCCW1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30579-8_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MCM163D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528447v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24725-8_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V2XS8GCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527929v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47764-0_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HR9FJGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)01155-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45099-3_8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J5KLLD6Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bougu&#233;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Hazard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bomo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011858" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2018.2812195" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2500000002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-009-0089-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDSZKRWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2004.01.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06R0G6KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04144668v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03088539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03388100v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Systems+Biology+Modelling+and+Analysis%3A+Formal+Bioinformatics+Methods+and+Tools-p-9781119716532" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v6ediss.universite-lyon.fr/sylvie-ricard-blum--32497.kjsp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58330-9_10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04326091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542053v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/computation/special_issues/formal_method_biological_systems#info" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Levchenko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#352;afr&#225;nek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/15710661/313/supp/C" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001303v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astreea.ens.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kappalanguage.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05632969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Salazar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Petrov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05632973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ghidini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04853849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05115042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roxo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05002272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05121555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44245-2_6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609022.3609417" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faure de Pebeyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinanda Camporesi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quy&#234;n L&#253;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99429-1_17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Min&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Hille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Quyen Ly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1_18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.06.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FVD5WJ27-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Koeppl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.09.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23702-7_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PJG2F6PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henzinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497965" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefana Nenova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.08.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ferdinand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steplan Wilhelm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Honcharova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2836158" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77505-8_23" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JSJXCCW1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30579-8_3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MCM163D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528447v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24725-8_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8_22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V2XS8GCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47764-0_24" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HR9FJGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)01155-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45099-3_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J5KLLD6Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bougu&#233;on" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Hazard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bomo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011858" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2018.2812195" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2500000002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098561v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.059" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-009-0089-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDSZKRWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2004.01.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06R0G6KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04144668v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/mathematiques/informatique-mathematique-4/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03388100v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Systems+Biology+Modelling+and+Analysis%3A+Formal+Bioinformatics+Methods+and+Tools-p-9781119716532" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03088539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v6ediss.universite-lyon.fr/sylvie-ricard-blum--32497.kjsp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58330-9_10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636877v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04326091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545135v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545256v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542053v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/computation/special_issues/formal_method_biological_systems#info" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67471-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722482v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Levchenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962679v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#352;afr&#225;nek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147670v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/15710661/313/supp/C" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001303v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>