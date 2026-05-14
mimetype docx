--- v0 (2026-03-27)
+++ v1 (2026-05-14)
@@ -147,164 +147,194 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Scolan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21.51, Institut Robert Badinter. 2026, pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éprouver le sens de la peine : les probationnaires face à l'éclectisme pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission recherche Droit et Justice; CERDAP²; IPHIG. 2019, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -314,506 +344,506 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique politique de la folie en situation coloniale. Analyse du régime officiel de justification à partir du cas de Benoît Ogoula Iquaqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Falconieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fou et indigène. L'altérité au prisme du droit colonial en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.67-97, 2025, 978-2-38600-128-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérégrinations sur le sens-tiers de la peine. (Excès, Dette, Incommensurabilité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane Bernard; Kevin Ladd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens de la peine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Saint-Louis Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.516, 2019, 978-2-8028-0237-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécessité, passager clandestin de l’abolitionnisme beccarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Audegean, C. Del Vento, P. Musitelli, X. Tabet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bonheur du plus grand nombre. Beccaria et les Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, p. 127-138, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre des sexes n'aura pas lieu, ou des vertus de l'ironie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lauranson-Rosaz; David Deroussin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du professeur Nicole Dockès. [1]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions la Mémoire du droit, pp.277-312, 2014, Collection Recueil d'études, 978-2-84539-035-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réminiscences antiques et &amp;quot;je&amp;quot; des impressions dans la pensée politique de Servan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Chabot; Jérôme Ferrand; Martial Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-150, 2011, La Librairie des humanités, 978-2-296-55288-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contorsions logiques et poids des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martial Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'école de droit à la faculté de droit de Grenoble (1806-2006) : héritage historique et enjeux contemporains : actes du colloque organisé pour le bicentenaire de la faculté de droit de Grenoble (Grenoble, 6 et 7 avril 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-140, 2007, La Pierre et l'ecrit, 978-2-7061-1433-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02368601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -823,341 +853,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beccaria. Philosophie de la matière et philosophèmes matérialistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Pellizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Torrisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Ferrand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211, 2025, Histoire du matérialisme, François Pépin, 978-2-406-18538-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18540-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éprouver le sens de la peine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Ferrand; Fabien Gouriou; Olivier Razac. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.320, 2022, Sciences sociales, 979-10-95630-46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les symboles du pénal. Entre perte de sens et recherche d’allégorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Scalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 9, 2022, L’IRASCible, Revue de l’Institut Rhône-Alpin de Sciences Criminelles, 979-10-90293-96-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1167,621 +1197,621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture</w:t>
+                <w:t xml:space="preserve">Une révolution iconographique dévoyée : le frontispice des éditions italiennes des Délits et des Peines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Scalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'IRASCible : Revue de l'Institut Rhône-Alpin de sciences criminelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Les symboles du pénale : entre perte de sens et recherche d'allégorie, 9, pp.13-18</w:t>
+              <w:t xml:space="preserve">, 2022, 9, pp.283-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919758v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une révolution iconographique dévoyée : le frontispice des éditions italiennes des Délits et des Peines</w:t>
+                <w:t xml:space="preserve">Ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Scalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'IRASCible : Revue de l'Institut Rhône-Alpin de sciences criminelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, pp.283-313</w:t>
+              <w:t xml:space="preserve">, 2022, Les symboles du pénale : entre perte de sens et recherche d'allégorie, 9, pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397568v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le matérialisme en procès devant le Parlement de Flandres (16 juillet 1784) ou comment distiller une philosophie clandestine dans un journal provincial sous privilège royal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'IRASCible : Revue de l'Institut Rhône-Alpin de sciences criminelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.253-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épreuve de la probation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 01, pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdlj.2001.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves intempestives sur le sens de la peine saisi dans une perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue Descartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (93), pp.8-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdes.093.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après l'audience ? L'à venir du justicié, entre prison et probation. La probation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Razac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'IRASCible : Revue de l'Institut Rhône-Alpin de sciences criminelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Peine perdue. Justiciant.e.s et justicié.e.s à l'épreuve de l'audience correctionnelle, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulez, y a rien à voir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Scalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'IRASCible : Revue de l'Institut Rhône-Alpin de sciences criminelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Savoirs pénaux, savoirs diffus : la circulation d'une pensée pénale réformatrice de l'Europe des Lumières à la Restauration monarchique, 4, pp.9-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1791,345 +1821,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondre de ses actes en situation coloniale. Spécificité et enjeux herméneutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Histoire juridique de la folie en situation coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia Falconieri; Timothy Collier, Apr 2022, Aix en Provence (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la sanction dans les œuvres utopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bellagamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Peine &amp;utopie : Représentations de la sanction dans les oeuvres utopiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ERMES; Cerdap², Dec 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de l'imaginaire… Le topos de la peine dans la littérature utopique de l'aube des Lumières à la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peine et Utopie. Représentations de la sanction dans les oeuvres utopiques. Colloque international de Nice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réminiscences antiques et &amp;quot;je&amp;quot; des impressions dans la pensée politique de Servan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations de l’Antiquité dans la pensée européenne moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carrefour disciplinaire « Penser l’identité européenne » (CDPIE), Apr 2009, Grenoble, France. pp.101-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2276,51 +2306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Razac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pusl.usaintlouis.be/publications/les-sens-de-la-peine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01896297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35689&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/581/9782706119620/de-l-ecole-de-droit-a-la-faculte-de-droit-de-grenoble-1806-2006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pellizzari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Torrisi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philosophie-de-la-matiere-et-philosophemes-materialistes-notice-introductive.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18540-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/eprouver-le-sens-de-la-peine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scalia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2001.0021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.093.0008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02087322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ortolani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scolan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berrih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Razac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gouriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pusl.usaintlouis.be/publications/les-sens-de-la-peine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01961104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01896297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35689&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/581/9782706119620/de-l-ecole-de-droit-a-la-faculte-de-droit-de-grenoble-1806-2006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pellizzari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Torrisi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/philosophie-de-la-matiere-et-philosophemes-materialistes-notice-introductive.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18540-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org/products/eprouver-le-sens-de-la-peine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scalia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2001.0021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.093.0008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02087322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ortolani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>