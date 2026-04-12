--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -2389,402 +2389,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric multilayers for flexible microelectronics: Effect of thermomechanical ageing on material and interface properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Chapel</w:t>
+                <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Malandain</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guiroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODEST 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056229v1</w:t>
+                <w:t xml:space="preserve">hal-02056278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymeric multilayers for flexible microelectronics: Effect of thermomechanical ageing on material and interface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHASE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">MODEST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056254v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+                <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Guiroy</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">PHASE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056278v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness evaluation of mesoporous silicon layer using ultrasonic method</w:t>
               </w:r>
@@ -3205,164 +3205,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of soft and hard piezoceramic materials using genetic algorithm based optimisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.30-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235846v1</w:t>
+                <w:t xml:space="preserve">hal-01235721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore du silicium poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3404,73 +3413,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAPSUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Characterization of Electrochemically Etched Porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3512,187 +3521,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of soft and hard piezoceramic materials using genetic algorithm based optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235721v1</w:t>
+                <w:t xml:space="preserve">hal-01235846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
               </w:r>
@@ -3797,381 +3797,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs de champs acoustiques à l'harmonique 2 par décomposition en faisceaux gaussiens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539678v1</w:t>
+                <w:t xml:space="preserve">hal-00554455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculs de champs acoustiques à l'harmonique 2 par décomposition en faisceaux gaussiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537196v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du bois</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554455v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the water content in phenolic resin plates via nonlinear ultrasonic measurements</w:t>
               </w:r>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics, ISNA-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sweden. pp.517-520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4274,51 +4274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudospectral simulations of elastic waves propagation in heterogeneous nonlinear hysteretic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4688,51 +4688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irudayaraj Johnson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kanickai Raj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.01.693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malandain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7283S3WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056229v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irudayaraj Johnson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kanickai Raj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.01.693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malandain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7283S3WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>