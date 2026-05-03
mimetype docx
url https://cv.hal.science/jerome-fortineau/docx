--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -3205,181 +3205,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Lematre</w:t>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du silicium poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JAPSUS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235721v1</w:t>
+                <w:t xml:space="preserve">hal-01255339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du silicium poreux</w:t>
+                <w:t xml:space="preserve">Ultrasonic Characterization of Electrochemically Etched Porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
@@ -3397,181 +3375,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAPSUS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255339v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic Characterization of Electrochemically Etched Porous Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+                <w:t xml:space="preserve">Modeling and numerical study of the electroacoustic behavior of lithium niobate under an initial electrical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics – Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.30-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255327v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of soft and hard piezoceramic materials using genetic algorithm based optimisation</w:t>
               </w:r>
@@ -3797,381 +3797,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du bois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculs de champs acoustiques à l'harmonique 2 par décomposition en faisceaux gaussiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554455v1</w:t>
+                <w:t xml:space="preserve">hal-00539678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs de champs acoustiques à l'harmonique 2 par décomposition en faisceaux gaussiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539678v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537196v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the water content in phenolic resin plates via nonlinear ultrasonic measurements</w:t>
               </w:r>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics, ISNA-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sweden. pp.517-520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4274,51 +4274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudospectral simulations of elastic waves propagation in heterogeneous nonlinear hysteretic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4688,51 +4688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irudayaraj Johnson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kanickai Raj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.01.693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malandain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7283S3WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irudayaraj Johnson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kanickai Raj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.01.693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malandain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7283S3WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>