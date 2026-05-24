--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3905,273 +3905,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537196v1</w:t>
+                <w:t xml:space="preserve">hal-00554455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du bois</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554455v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the water content in phenolic resin plates via nonlinear ultrasonic measurements</w:t>
               </w:r>
@@ -4688,51 +4688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irudayaraj Johnson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kanickai Raj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.01.693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malandain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7283S3WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Takahashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lematre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojuffc.2024.3413604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irudayaraj Johnson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kanickai Raj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.01.693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malandain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106619" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7283S3WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubosc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lethiecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2017.3906" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748712" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>