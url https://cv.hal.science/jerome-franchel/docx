--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -2224,354 +2224,354 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Can Plants Grow Upright in closed and space environments? Mechanisms Underlying Plant Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khan Kinza</w:t>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">2025 MELiSSA CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, GRANADA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877548v1</w:t>
+                <w:t xml:space="preserve">hal-05571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846873v1</w:t>
+                <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2633,664 +2633,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906257v1</w:t>
+                <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
+                <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Biology of Plant Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yasmine Meroz; Eran Sharon, Jan 2023, Eing Gedi, Israel</w:t>
+              <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889570v1</w:t>
+                <w:t xml:space="preserve">hal-04906257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
+                <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Physics and Biology of Plant Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yasmine Meroz; Eran Sharon, Jan 2023, Eing Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790602v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for infering gene regulatory network from kinetic expression with unfavorable data-to-variables ratio.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique &amp; Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). Clermont-Ferrand, FRA., Jul 2015, Clermont-Fd, France. 1 p</w:t>
+              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269089v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistimulation in poplar stems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Strategy for infering gene regulatory network from kinetic expression with unfavorable data-to-variables ratio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique &amp; Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). Clermont-Ferrand, FRA., Jul 2015, Clermont-Fd, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269492v1</w:t>
+                <w:t xml:space="preserve">hal-01269089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistimulation in poplar stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the sucrose transporter HbSUT6 in relation with rubber production in laticiferous cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3349,51 +3474,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rubber Resarch Development Board Congress (IRRDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Oct 2008, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3403,315 +3528,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877476v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876932v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3756,113 +3881,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO/COB Workshop Plant Tropisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the primary eATP receptor P2K1 mediate responses to the physical strength of medium in Arabidopsis roots through calcium signalling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3881,470 +4006,470 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, 10th International Plant Biomechanics Conference- Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of Populus to wind: kinetic of the transcriptomic response to single or repeated stem bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IUFRO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistrimulation in poplar stems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagoya University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269528v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistrimulation in poplar stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269521v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4366,88 +4491,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben-Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4457,105 +4582,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des protocoles de détection par amplification génique (PCR) de deux trichovirus (GVA et GVB) responsables de la maladie du bois strié de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Biologie appliquée. Institut Universitaire de technologie (IUT), Colmar, FRA. 1997, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4623,51 +4748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C45F03B"/>
+    <w:nsid w:val="B530EC8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4854,51 +4979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-franchel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149688v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Deon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanice Y. Bourr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Berger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.10.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH9FH3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzhou Tao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Stormo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0274-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K550TP6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bonomelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baillieul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benizri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842491v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-franchel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149688v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Deon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanice Y. Bourr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Berger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.10.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH9FH3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzhou Tao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Stormo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0274-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K550TP6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bonomelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baillieul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benizri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>