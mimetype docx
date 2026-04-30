--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -409,295 +409,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and molecular responses to long-distance stimuli in poplars: bending vs flame wounding</w:t>
+                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Tixier</w:t>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Lakhal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Muries Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12089⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.1135-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964793v1</w:t>
+                <w:t xml:space="preserve">hal-01114446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and molecular responses to long-distance stimuli in poplars: bending vs flame wounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Muries Bosch</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+                <w:t xml:space="preserve">Wassim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (5), pp.1135-1147. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (2), pp.225-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114446v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional cloning of a candidate gene for resistance to the sunflower downy mildew, Plasmopara halstedii race 300.</w:t>
               </w:r>
@@ -709,51 +709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,51 +2120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arbres qui tiennent debout longtemps dans un environnement de plus en plus fluctuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,277 +2508,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+                <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846873v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
               </w:r>
@@ -3066,51 +3066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
@@ -3260,51 +3260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistimulation in poplar stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3536,277 +3536,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876932v1</w:t>
+                <w:t xml:space="preserve">hal-04877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877476v1</w:t>
+                <w:t xml:space="preserve">hal-04876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
@@ -4170,333 +4170,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistrimulation in poplar stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269521v1</w:t>
+                <w:t xml:space="preserve">hal-01269528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistrimulation in poplar stems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagoya University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269528v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4748,51 +4748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B530EC8A"/>
+    <w:nsid w:val="4DAEB2A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4979,51 +4979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-franchel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149688v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Deon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanice Y. Bourr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Berger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.10.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH9FH3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzhou Tao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Stormo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0274-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K550TP6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bonomelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baillieul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benizri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-franchel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149688v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Deon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanice Y. Bourr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Berger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.10.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH9FH3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzhou Tao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Stormo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0274-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K550TP6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bonomelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baillieul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benizri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>