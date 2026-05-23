--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -4748,51 +4748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DAEB2A3"/>
+    <w:nsid w:val="CDA4C737"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>