--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -721,1200 +721,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04140246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’un droit réel de jouissance spéciale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que l'effacement de la dette d'un débiteur insolvable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 07, pp.411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04877543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce qu’un droit réel de jouissance spéciale ?</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un droit réel de jouissance spéciale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1660</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2019, 30, pp.1660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Qu'est-ce qu'un droit réel de jouissance spéciale ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04877544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un angle mort du régime de la prescription extinctive : sa mise en œuvre en cas de violation continue d’une interdiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30, pp.1660</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2018, pp.884</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte accompli par le mandataire en dehors de ses pouvoirs et le mécanisme du contrat de mandat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.1215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un angle mort du régime de la prescription extinctive : sa mise en uvre en cas de violation continue d'une interdiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.884</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acte accompli par un mandataire sans pouvoir et le mécanisme du contrat de mandat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04140245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un angle mort du régime de la prescription extinctive : sa mise en œuvre en cas de violation continue d’une interdiction</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification de l’engagement de codébiteur solidaire adjoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.884</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'acte accompli par le mandataire en dehors de ses pouvoirs et le mécanisme du contrat de mandat</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de modification de l’art. 1304-2 du Code civil : la nullité de l’obligation contractée sous une condition purement potestative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification de l'engagement de codébiteur solidaire adjoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 22, pp.1215</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Un angle mort du régime de la prescription extinctive : sa mise en uvre en cas de violation continue d'une interdiction</w:t>
+              <w:t xml:space="preserve">, 2017, 29, pp.1689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04878226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de prescription, forclusion conventionnelle et cautionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16, pp.884</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La qualification de l’engagement de codébiteur solidaire adjoint</w:t>
+              <w:t xml:space="preserve">, 2016, 12, pp.682</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime incertain de l'action paulienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La qualification de l'engagement de codébiteur solidaire adjoint</w:t>
+              <w:t xml:space="preserve">, 2015, 10, pp.611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04874619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force majeure et exécution d'une obligation monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29, pp.1689</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Clause de prescription, forclusion conventionnelle et cautionnement</w:t>
+              <w:t xml:space="preserve">, 2014, 38, pp.2217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04875664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la revendication des sommes d'argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12, pp.682</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le régime incertain de l'action paulienne</w:t>
+              <w:t xml:space="preserve">, 2012, 23, pp.1493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la preuve du paiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10, pp.611</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Force majeure et exécution d'une obligation monétaire</w:t>
+              <w:t xml:space="preserve">, 2012, 01, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de l'effet relatif des conventions et solidarité passive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38, pp.2217</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Retour sur la revendication des sommes d'argent</w:t>
+              <w:t xml:space="preserve">, 2010, 16, pp.994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de la remise des fonds dans les contrats de prêt d'argent réels et consensuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 23, pp.1493</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04876077v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04876078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fait générateur de la responsabilité du fait d'autrui : confirmation ou évolution ?</w:t>
               </w:r>
@@ -2701,51 +2701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876384v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>