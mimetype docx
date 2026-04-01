--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -1393,278 +1393,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modelling of a 6061-T6 weld joint: From microstructure to mechanical properties</w:t>
+                <w:t xml:space="preserve">Identification of monoclinic θ-phase dispersoids in a 6061 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bardel</w:t>
+                <w:t xml:space="preserve">Karl Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fontaine</w:t>
+                <w:t xml:space="preserve">Joël Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chaise</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kimberly Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.017⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (4), pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500839.2016.1162911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914075v1</w:t>
+                <w:t xml:space="preserve">cea-02380762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of monoclinic θ-phase dispersoids in a 6061 aluminium alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated modelling of a 6061-T6 weld joint: From microstructure to mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Buchanan</w:t>
+                <w:t xml:space="preserve">T. Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Ribis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Garnier</w:t>
+                <w:t xml:space="preserve">M. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly Colas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 96 (4), pp.121-131. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.81 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500839.2016.1162911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02380762v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced cavities in aluminium alloy imaged by in line electron holography</w:t>
               </w:r>
@@ -1931,51 +1931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron irradiation-enhanced core/shell organization of Al(Cr, Fe, Mn)Si dispersoids in Al–Mg–Si alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,51 +3363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEC8C8E4"/>
+    <w:nsid w:val="4BC17EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3594,51 +3594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1659-6948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344541v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Rais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109499" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De Carlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8739419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0845-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lochet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS7919BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Buchanan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Colas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2016.1162911" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepretre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1205230" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sefta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandenberghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1009959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delnondedieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.057" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS4GVZG7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDQ5RZ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03727629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Nsemi-Noah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04064646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soniak-Defresne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Limon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160092" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pokor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavoille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Massoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1659-6948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344541v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Rais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109499" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De Carlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8739419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0845-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lochet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS7919BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Buchanan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Colas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2016.1162911" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepretre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1205230" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sefta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandenberghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1009959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delnondedieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.057" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS4GVZG7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDQ5RZ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03727629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Nsemi-Noah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04064646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soniak-Defresne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Limon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160092" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pokor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavoille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Massoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>