--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -321,291 +321,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the fracture toughness of a 9Cr ODS steel fuel cladding using the pin loading Tension test</w:t>
+                <w:t xml:space="preserve">Duplex and graded austenitic-to-martensitic steels by powder metallurgy: Interface diffusion and strength composite effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rais</w:t>
+                <w:t xml:space="preserve">Flore Villaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnier</w:t>
+                <w:t xml:space="preserve">Yann De Carlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pons</w:t>
+                <w:t xml:space="preserve">Pascal Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109499⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 882, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2023.145405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165833v1</w:t>
+                <w:t xml:space="preserve">hal-04292442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplex and graded austenitic-to-martensitic steels by powder metallurgy: Interface diffusion and strength composite effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the fracture toughness of a 9Cr ODS steel fuel cladding using the pin loading Tension test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann De Carlan</w:t>
+                <w:t xml:space="preserve">B. Rais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Aubry</w:t>
+                <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fabrègue</w:t>
+                <w:t xml:space="preserve">E. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 882, </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.109499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2023.145405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292442v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Anisotropic Damage Mechanism in a Forged Aluminum Alloy Studied by Synchrotron Tomography and Finite Element Simulations</w:t>
               </w:r>
@@ -719,373 +719,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic intergranular damage development and fracture in a 14Cr ferritic ODS steel under high-temperature tension and creep</w:t>
+                <w:t xml:space="preserve">Influence of temperature and strain rate on the deformation and damage mechanisms of oxide dispersion strengthened ferritic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Salmon-Legagneur</w:t>
+                <w:t xml:space="preserve">M. Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vincent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">J. Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">F. Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 722, pp.231-241. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.585-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.02.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759149v1</w:t>
+                <w:t xml:space="preserve">hal-01957240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and strain rate on the deformation and damage mechanisms of oxide dispersion strengthened ferritic steels</w:t>
+                <w:t xml:space="preserve">Anisotropic intergranular damage development and fracture in a 14Cr ferritic ODS steel under high-temperature tension and creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dadé</w:t>
+                <w:t xml:space="preserve">Hubert Salmon-Legagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Malaplate</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">S. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barcelo</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.585-594. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 722, pp.231-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.02.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957240v1</w:t>
+                <w:t xml:space="preserve">hal-01759149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plastic deformation on the precipitation sequence in an AA6061 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (10), pp.6063-6073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1119,103 +1119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microstructural parameters on the mechanical properties of oxide dispersion strengthened Fe-14Cr steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.165 - 177. </w:t>
@@ -1247,173 +1247,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of consolidation methods on the recrystallization kinetics of a Fe–14Cr based ODS steel</w:t>
+                <w:t xml:space="preserve">Integrated modelling of a 6061-T6 weld joint: From microstructure to mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Dadé</w:t>
+                <w:t xml:space="preserve">D. Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Malaplate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Garnier</w:t>
+                <w:t xml:space="preserve">M. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+                <w:t xml:space="preserve">T. Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lochet</w:t>
+                <w:t xml:space="preserve">M. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.019⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.81 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367287v1</w:t>
+                <w:t xml:space="preserve">hal-01914075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of monoclinic θ-phase dispersoids in a 6061 aluminium alloy</w:t>
               </w:r>
@@ -1510,161 +1498,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02380762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modelling of a 6061-T6 weld joint: From microstructure to mechanical properties</w:t>
+                <w:t xml:space="preserve">Influence of consolidation methods on the recrystallization kinetics of a Fe–14Cr based ODS steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bardel</w:t>
+                <w:t xml:space="preserve">Mickaël Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fontaine</w:t>
+                <w:t xml:space="preserve">Joël Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chaise</w:t>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Nelias</w:t>
+                <w:t xml:space="preserve">Nicolas Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472, pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.017⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914075v1</w:t>
+                <w:t xml:space="preserve">hal-01367287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced cavities in aluminium alloy imaged by in line electron holography</w:t>
               </w:r>
@@ -1689,51 +1689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1797,64 +1797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of microstructure after irradiation creep in several austenitic steels irradiated up to 120 dpa at 320°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Renault-Laborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthodes et d'analyses pour l'étude de la ténacité sur petites éprouvettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Nsemi-Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,51 +2529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soniak-Defresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,64 +2708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Af. Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la SF2M – JA2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3053,51 +3053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chemical composition, metallurgical state and stress during irradiation on microstructure of neutron-irradiated austenitic stainless steels: comparison of PWR and Bor-60 irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Renault-Laborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pokor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,64 +3191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Renault-Laborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pokor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Malaplate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Int. Conf. on Environmental Degradation of Materials in Nuclear Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Virginia Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3363,51 +3363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BC17EAE"/>
+    <w:nsid w:val="B234E158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3594,51 +3594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1659-6948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344541v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Rais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109499" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De Carlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8739419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0845-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lochet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS7919BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Buchanan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Colas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2016.1162911" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepretre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1205230" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sefta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandenberghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1009959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delnondedieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.057" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS4GVZG7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDQ5RZ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03727629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Nsemi-Noah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04064646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soniak-Defresne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Limon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160092" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pokor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavoille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Massoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1659-6948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344541v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Rais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De Carlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109499" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8739419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0845-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Buchanan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Colas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2016.1162911" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS7919BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepretre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1205230" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sefta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandenberghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1009959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delnondedieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.057" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS4GVZG7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDQ5RZ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03727629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Nsemi-Noah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04064646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soniak-Defresne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Limon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160092" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pokor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavoille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Massoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>