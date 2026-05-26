--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -321,291 +321,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplex and graded austenitic-to-martensitic steels by powder metallurgy: Interface diffusion and strength composite effect</w:t>
+                <w:t xml:space="preserve">Determination of the fracture toughness of a 9Cr ODS steel fuel cladding using the pin loading Tension test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Villaret</w:t>
+                <w:t xml:space="preserve">B. Rais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann De Carlan</w:t>
+                <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Aubry</w:t>
+                <w:t xml:space="preserve">E. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fabrègue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2023.145405⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.109499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292442v1</w:t>
+                <w:t xml:space="preserve">hal-04165833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the fracture toughness of a 9Cr ODS steel fuel cladding using the pin loading Tension test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duplex and graded austenitic-to-martensitic steels by powder metallurgy: Interface diffusion and strength composite effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Villaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rais</w:t>
+                <w:t xml:space="preserve">Yann De Carlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnier</w:t>
+                <w:t xml:space="preserve">Pascal Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pons</w:t>
+                <w:t xml:space="preserve">Damien Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.109499. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 882, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2023.145405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165833v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Anisotropic Damage Mechanism in a Forged Aluminum Alloy Studied by Synchrotron Tomography and Finite Element Simulations</w:t>
               </w:r>
@@ -719,373 +719,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and strain rate on the deformation and damage mechanisms of oxide dispersion strengthened ferritic steels</w:t>
+                <w:t xml:space="preserve">Anisotropic intergranular damage development and fracture in a 14Cr ferritic ODS steel under high-temperature tension and creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dadé</w:t>
+                <w:t xml:space="preserve">Hubert Salmon-Legagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Malaplate</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">S. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barcelo</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.585-594. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 722, pp.231-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.02.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957240v1</w:t>
+                <w:t xml:space="preserve">hal-01759149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic intergranular damage development and fracture in a 14Cr ferritic ODS steel under high-temperature tension and creep</w:t>
+                <w:t xml:space="preserve">Influence of temperature and strain rate on the deformation and damage mechanisms of oxide dispersion strengthened ferritic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Salmon-Legagneur</w:t>
+                <w:t xml:space="preserve">M. Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vincent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">J. Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">F. Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 722, pp.231-241. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.585-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.02.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759149v1</w:t>
+                <w:t xml:space="preserve">hal-01957240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plastic deformation on the precipitation sequence in an AA6061 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (10), pp.6063-6073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1119,103 +1119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microstructural parameters on the mechanical properties of oxide dispersion strengthened Fe-14Cr steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.165 - 177. </w:t>
@@ -1247,424 +1247,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modelling of a 6061-T6 weld joint: From microstructure to mechanical properties</w:t>
+                <w:t xml:space="preserve">Influence of consolidation methods on the recrystallization kinetics of a Fe–14Cr based ODS steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bardel</w:t>
+                <w:t xml:space="preserve">Mickaël Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fontaine</w:t>
+                <w:t xml:space="preserve">Joël Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chaise</w:t>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Nelias</w:t>
+                <w:t xml:space="preserve">Nicolas Lochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472, pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.017⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914075v1</w:t>
+                <w:t xml:space="preserve">hal-01367287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of monoclinic θ-phase dispersoids in a 6061 aluminium alloy</w:t>
+                <w:t xml:space="preserve">Integrated modelling of a 6061-T6 weld joint: From microstructure to mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Buchanan</w:t>
+                <w:t xml:space="preserve">D. Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Ribis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Garnier</w:t>
+                <w:t xml:space="preserve">M. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly Colas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500839.2016.1162911⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.81 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02380762v1</w:t>
+                <w:t xml:space="preserve">hal-01914075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of consolidation methods on the recrystallization kinetics of a Fe–14Cr based ODS steel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of monoclinic θ-phase dispersoids in a 6061 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+                <w:t xml:space="preserve">Karl Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lochet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.019⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (4), pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500839.2016.1162911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01367287v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02380762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced cavities in aluminium alloy imaged by in line electron holography</w:t>
               </w:r>
@@ -1689,51 +1689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1797,64 +1797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of microstructure after irradiation creep in several austenitic steels irradiated up to 120 dpa at 320°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Renault-Laborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron irradiation-enhanced core/shell organization of Al(Cr, Fe, Mn)Si dispersoids in Al–Mg–Si alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthodes et d'analyses pour l'étude de la ténacité sur petites éprouvettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Nsemi-Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,51 +2529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soniak-Defresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,64 +2708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Af. Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la SF2M – JA2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3053,51 +3053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chemical composition, metallurgical state and stress during irradiation on microstructure of neutron-irradiated austenitic stainless steels: comparison of PWR and Bor-60 irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Renault-Laborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pokor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,64 +3191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Renault-Laborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pokor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Malaplate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Int. Conf. on Environmental Degradation of Materials in Nuclear Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Virginia Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3363,51 +3363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B234E158"/>
+    <w:nsid w:val="C7AD7C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3594,51 +3594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1659-6948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344541v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Rais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De Carlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109499" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8739419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0845-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Buchanan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Colas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2016.1162911" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS7919BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepretre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1205230" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sefta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandenberghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1009959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delnondedieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.057" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS4GVZG7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDQ5RZ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03727629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Nsemi-Noah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04064646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soniak-Defresne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Limon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160092" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pokor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavoille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Massoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1659-6948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344541v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Rais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109499" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann De Carlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8739419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0845-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dad&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lochet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS7919BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Buchanan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Colas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2016.1162911" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepretre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1205230" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavoille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sefta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandenberghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1009959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delnondedieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.057" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS4GVZG7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDQ5RZ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03727629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Nsemi-Noah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04064646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soniak-Defresne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Limon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160092" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pokor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavoille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Massoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>