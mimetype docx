--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -6548,225 +6548,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-wage work and labor market institutions in france</w:t>
+                <w:t xml:space="preserve">Operators in food processing industries: coping with increasing pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Caroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Eve Caroli, Jérome Gautié. </w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eve Caroli, Jérôme Gautié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low wage work in France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Russel Sage, pp.12-47, 2008</w:t>
+              <w:t xml:space="preserve">Low Wage Work in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Russel Sage, pp.47-80, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266376v1</w:t>
+                <w:t xml:space="preserve">hal-00266379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operators in food processing industries: coping with increasing pressures</w:t>
+                <w:t xml:space="preserve">Low-wage work and labor market institutions in france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Caroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Eve Caroli, Jérôme Gautié. </w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eve Caroli, Jérome Gautié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Wage Work in France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Russel Sage, pp.47-80, 2008</w:t>
+              <w:t xml:space="preserve">Low wage work in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Russel Sage, pp.12-47, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266379v1</w:t>
+                <w:t xml:space="preserve">hal-00266376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût du travail et concurrence internationale</w:t>
               </w:r>
@@ -8049,220 +8049,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 ans de recherches sur le travail en France... et après ? Livre Blanc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politiques d'exonération sur les bas salaires : usages et effets potentiels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berthet</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Rapport final, CNRS SHS. 2024, pp.43</w:t>
+                <w:t xml:space="preserve">Frédéric Lerais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CFDT; IRES; Centre d'économie de la Sorbonne (CNRS - UMR 8174). 2024, https://ires.fr/wp-content/uploads/2024/02/2024_Politiques_exo_bas_salaires.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04862618v1</w:t>
+                <w:t xml:space="preserve">hal-05034478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques d'exonération sur les bas salaires : usages et effets potentiels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+                <w:t xml:space="preserve">30 ans de recherches sur le travail en France... et après ? Livre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lerais</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">CFDT; IRES; Centre d'économie de la Sorbonne (CNRS - UMR 8174). 2024, https://ires.fr/wp-content/uploads/2024/02/2024_Politiques_exo_bas_salaires.pdf</w:t>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final, CNRS SHS. 2024, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034478v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04862618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8338,51 +8338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB7B6B5F"/>
+    <w:nsid w:val="928A7E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8569,51 +8569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-gautie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5562-8271" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032433573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17798-2.p.0067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/23468904e173" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;langeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ahlstrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X221101427" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0133" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jaehrling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7817" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.185.0004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bacache-Beauvallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gazier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosch Gerhard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2011.v29.n2.38019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Llyod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan James" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00792.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNK8N04D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margolis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwp008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-9148.2009.00069.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7BVC5VH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2009.00069.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DXP65LKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.584.0927" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sorignet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mathiew" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gollac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt John" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931612v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Grimshaw" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Stefania" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Neumann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301803v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ponthieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301801v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818300v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Westergaard-Nielsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schmitt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mayhew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394907v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431162v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462298v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431167v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266379v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Craig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dietrich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242225v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706675v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363404v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keune" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas A.S. Koene" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567675v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lloyd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502242v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034478v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-gautie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5562-8271" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032433573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17798-2.p.0067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/23468904e173" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;langeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ahlstrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X221101427" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.027.0133" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jaehrling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7817" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.185.0004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bacache-Beauvallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gazier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosch Gerhard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2011.v29.n2.38019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Llyod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan James" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8543.2010.00792.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNK8N04D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margolis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwp008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-9148.2009.00069.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7BVC5VH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1564-913X.2009.00069.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DXP65LKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.584.0927" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sorignet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mathiew" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gollac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt John" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931612v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Grimshaw" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Stefania" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Neumann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301803v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ponthieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301801v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818300v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Westergaard-Nielsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schmitt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mayhew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394907v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bosch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431162v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462298v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431167v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Behaghel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Craig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dietrich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242225v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706675v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363404v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keune" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas A.S. Koene" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567675v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lloyd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502242v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>