--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -8338,51 +8338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="928A7E86"/>
+    <w:nsid w:val="525FA191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>