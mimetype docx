--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -165,3271 +165,3401 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theseus: A framework for managing knowledge graphs about geographical divisions and their evolution</w:t>
+                <w:t xml:space="preserve">OFF-SETT: A Semantic Framework for Annotating Trends in Spatiotemporal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+                <w:t xml:space="preserve">Daniela F Milon-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in GIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tgis.12988⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (3), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi15030132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787939v1</w:t>
+                <w:t xml:space="preserve">hal-05583577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Spatio-Temporal Graphs and Knowledge Graphs: Perspectives in the Field of Maritime Transportation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Theseus: A framework for managing knowledge graphs about geographical divisions and their evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi10080541⟩</w:t>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (8), pp.3202-3224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tgis.12988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319452v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies pour représenter l'évolution des découpages territoriaux statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bernard</w:t>
+                <w:t xml:space="preserve">Leveraging Spatio-Temporal Graphs and Knowledge Graphs: Perspectives in the Field of Maritime Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hy Dao</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claramunt Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2019.00069⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi10080541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141149v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OF4OSM - Un métamodèle pour structurer la folksonomie d’OSM en une nouvelle ontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hombiat</w:t>
+                <w:t xml:space="preserve">Ontologies pour représenter l'évolution des découpages territoriaux statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Informations géographiques. Perceptions, modèles et applications, 26 (4), pp.425 - 444. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.409-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2019.00069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.2016.00006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01470301v1</w:t>
+                <w:t xml:space="preserve">hal-03141149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de trajectoires sémantiques intégrant perspectives multiples et facteurs explicatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Noël</w:t>
+                <w:t xml:space="preserve">OF4OSM - Un métamodèle pour structurer la folksonomie d’OSM en une nouvelle ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hombiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Informations géographiques. Perceptions, modèles et applications 26 (4), pp.491 - 510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2016.00010⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Informations géographiques. Perceptions, modèles et applications, 26 (4), pp.425 - 444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2016.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481146v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory recommendation for task accomplishment in crowdsourcing – a model to favour different actors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de trajectoires sémantiques intégrant perspectives multiples et facteurs explicatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">David Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Location Based Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17489725.2016.1184770⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Informations géographiques. Perceptions, modèles et applications 26 (4), pp.491 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2016.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352733v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation opportuniste de trajectoires pour l'accomplissement de tâches dans les systèmes crowdsourcing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Trajectory recommendation for task accomplishment in crowdsourcing – a model to favour different actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sales Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Location Based Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17489725.2016.1184770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/dn.19.1.103-126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01352735v1</w:t>
+                <w:t xml:space="preserve">hal-01352733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial OLAP and Map Generalization: Model and Algebra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandation opportuniste de trajectoires pour l'accomplissement de tâches dans les systèmes crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sales Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Bimonte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Boussaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (1), pp.24-51. </w:t>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.103-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/jdwm.2012010102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/dn.19.1.103-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953144v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une généalogie des territoires pour la représentation du changement</w:t>
+                <w:t xml:space="preserve">Spatial OLAP and Map Generalization: Model and Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Michela Bertolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boussaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.24-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jdwm.2012010102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953188v1</w:t>
+                <w:t xml:space="preserve">hal-00953144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of territorial changes from a multi-scale perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Construction d'une généalogie des territoires pour la représentation du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 573</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953145v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Semantic and Context-Aware Management of Mobile Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Windson Viana</w:t>
+                <w:t xml:space="preserve">Spatio-temporal analysis of territorial changes from a multi-scale perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 53 (2), pp.391-429. </w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (10), pp.1597-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-010-0502-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2010.534658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00867832v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des hiérarchies territoriales multiples évolutives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards the Semantic and Context-Aware Management of Mobile Multimedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (2), pp.391-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-010-0502-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953189v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation sémantique d'images géoréférencées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation des hiérarchies territoriales multiples évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19(2), pp.169-191</w:t>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.181-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953191v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une plate-forme de génération de SIG mobiles adaptés au contexte d'utilisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Indexation sémantique d'images géoréférencées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19(2), pp.191-211</w:t>
+              <w:t xml:space="preserve">, 2009, 19(2), pp.169-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953190v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes d’information spatio-temporelle adaptatifs avec ASTIS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vers une plate-forme de génération de SIG mobiles adaptés au contexte d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13, pp.63-78</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19(2), pp.191-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220756v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+                <w:t xml:space="preserve">Conception de systèmes d’information spatio-temporelle adaptatifs avec ASTIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, E-13, pp.19-42</w:t>
+              <w:t xml:space="preserve">, 2008, 13, pp.63-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953629v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfiles de Usuario Generados de Acuerdo a las Preferencias de Usuario y al Contexto de Uso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+                <w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Avances en Sistemas e Informática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.7-17</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E-13, pp.19-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222375v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoMap: From Location and Time to Context-Aware Photo Annotations.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perfiles de Usuario Generados de Acuerdo a las Preferencias de Usuario y al Contexto de Uso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Location Based Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.211-235</w:t>
+              <w:t xml:space="preserve">Revista Avances en Sistemas e Informática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220221v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aumentando las consultas de usuario para propósitos de adaptación en ambientes nómadas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+                <w:t xml:space="preserve">PhotoMap: From Location and Time to Context-Aware Photo Annotations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Avances en Sistemas e Informática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (3), pp.15-26</w:t>
+              <w:t xml:space="preserve">Journal of Location Based Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.211-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222376v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Geospatial Queries in a Semantic Digital Library for 3D Data</w:t>
+                <w:t xml:space="preserve">Aumentando las consultas de usuario para propósitos de adaptación en ambientes nómadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (3), pp.337-353</w:t>
+              <w:t xml:space="preserve">Revista Avances en Sistemas e Informática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (3), pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221816v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique et modélisation de scènes 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (2), pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de profils contextuels à partir de préférences d'utilisateurs nomades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+                <w:t xml:space="preserve">Towards Geospatial Queries in a Semantic Digital Library for 3D Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11 (5), pp.61-88</w:t>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (3), pp.337-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222383v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIHREN : conception de systèmes d'information spatio-temporelle dédiés aux risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (3-4), pp.377-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Spatio-Temporal Information Systems for Natural Risk Management with an Object-Based Knowledge Representation Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Génération de profils contextuels à partir de préférences d'utilisateurs nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 59 (4), pp.295-311</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (5), pp.61-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220755v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAMP: A Model for Generating Adaptable Multimedia Presentations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design of Spatio-Temporal Information Systems for Natural Risk Management with an Object-Based Knowledge Representation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25 (3), pp.361-375</w:t>
+              <w:t xml:space="preserve">Geomatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (4), pp.295-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221829v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenGHIS. Un outil de modélisation spatio-temporelle pour le suivi historique des risques naturels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">STAMP: A Model for Generating Adaptable Multimedia Presentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 10 (4), pp.35-58</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (3), pp.361-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220760v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptabilité à l’utilisateur dans le contexte de services Web, Extraction des connaissances : état et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lopez</w:t>
+                <w:t xml:space="preserve">GenGHIS. Un outil de modélisation spatio-temporelle pour le suivi historique des risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5, pp.153-158</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (4), pp.35-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220770v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUMAS: Un Framework que Adapta la Información en Ambientes Ubicuos</w:t>
+                <w:t xml:space="preserve">Adaptabilité à l’utilisateur dans le contexte de services Web, Extraction des connaissances : état et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Céline Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Colombiana de Computación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (2), pp.28-47</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222393v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PUMAS: Un Framework que Adapta la Información en Ambientes Ubicuos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Colombiana de Computación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (2), pp.28-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modèles pour résumés adaptatifs de vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7 (5-6), pp.91--118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3439,16182 +3569,16182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoChangeViz: visualizing Knowledge Graphs about changes in geographical divisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2023 THE 22ND INTERNATIONAL SEMANTIC WEB CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athènes, Grèce, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle multi points de vue pour représenter les trajectoires de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle multi points de vue pour représenter les trajectoires de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque international du CIST « Population, Temps, Territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion de divisions territoriales et description de leur évolution dans le Web sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissance (IC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française pour l'intelligence artificielle, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEvIR: Data Collection and Analysis for the Recommendation of Events and Itineraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 52nd Hawaii International Conference on System Sciences (HICSS) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Maui, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation de séquences d'activités lors d'évènements distribués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA) 2018, 15th French Information Retrieval Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIA, May 2018, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24348/coria.2018.paper3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling changes in territorial partitions over time: ontologies TSN and TSN-change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 33rd Annual ACM Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3167132.3167227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSN et TSN-change : ontologies pour représenter l'évolution des découpages territoriaux statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2017 - Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR Magis CNRS, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary Recommendation for Cruises: User Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design patterns for modelling life trajectories in the semantic web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RecTour 2017: 2nd Workshop on Recommenders in Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Como, Italy. pp.31-34</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Web and Wireless Geographical Information Systems (W2GIS 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577228v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A programming framework for Spatial Crowdsourcing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Itinerary Recommendation for Cruises: User Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Conference on Advances in Mobile Computing and Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Salzbourg, Austria</w:t>
+              <w:t xml:space="preserve">RecTour 2017: 2nd Workshop on Recommenders in Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Como, Italy. pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653806v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design patterns for modelling life trajectories in the semantic web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Noël</w:t>
+                <w:t xml:space="preserve">A programming framework for Spatial Crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sales Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Web and Wireless Geographical Information Systems (W2GIS 2017) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th International Conference on Advances in Mobile Computing and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Salzbourg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481127v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Patterns for Modelling Life Trajectories in the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Symposium on Web and Wireless Geographical Information Systems (W2GIS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Shangai, China. pp.51-65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-55998-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendation of Short-Term Activity Sequences During Distributed Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science (ICCS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Zürich, Switzerland. pp.2069-2078, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Users Psychological Profiles for Leisure Activity Recommendation: User Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CitRec 2017: Workshop on Recommender Systems for Citizens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Como, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3127325.3127328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANASTASIA : recommandation de séquences d'activités spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Architecture for Spatial Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sales Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Tenth International Conference on Research Challenges in Information Science, RCIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Interfaces for Improving the Intellect of the Blind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ticiane Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windson Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Congresso de Informática Educativa - TISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Santiago, Chile. pp.404-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics for Task Recommendation in Spatiotemporal Crowdsourcing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sales Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th International Conference on Advances in Mobile Computing and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Brussels, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2837126.2837181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling semantic trajectories including multiple viewpoints and explanatory factors: application to life trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGSPATIAL International Workshop on Smart Cities and Urban Analytics (UrbanGIS) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGSPATIAL, Nov 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Discovery for Spontaneous Communities in pervasive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Information Systems Engineering (WISE 2015), Specia Session on Decentralized Social Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Miami (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Trajectory Recommendation for Task Accomplishment in Crowdsourcing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sales Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web and Wireless Geographical Information Systems (W2GIS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18251-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau méta-modèle pour rapprocher la folksonomie et l’ontologie d’OSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hombiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation opportuniste de trajectoires pour l'accomplissement de tâches dans les systèmes crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sales Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Discovery for Spontaneous Communities in Pervasive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Information Systems Engineering - WISE 2015 - 16th International Conference, Miami, FL, USA, November 1-3, 2015, Proceedings, Part II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Miami, United States. pp.337--347, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de trajectoires sémantiques intégrant perspectives multiples et facteurs explicatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recitoire: a tool for qualitative surveys involving citizens in urban planning projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AGILE International Conference on Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Castellón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'appariement entre tâches et exécutants dans les Systèmes de Marché Participatifs Mobiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Towards Matching Improvement Between Spatio-Temporal Tasks and Workers in Mobile Crowdsourcing Market Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sales Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third ACM SIGSPATIAL International Workshop on Mobile Geographic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2675316.2675319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212725v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Matching Improvement Between Spatio-Temporal Tasks and Workers in Mobile Crowdsourcing Market Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Améliorer l'appariement entre tâches et exécutants dans les Systèmes de Marché Participatifs Mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sales Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third ACM SIGSPATIAL International Workshop on Mobile Geographic Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212720v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of semantic application for communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Taldea Demo: a Spontaneous Community-aware Application in Pervasive Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Ghorbali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2014 - 9th International Workshop on Semantic and Social Media Adaptation and Personalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">MoWNet’2014 (2014 International Conference on Selected Topics in Mobile and Wireless Networking conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220186v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taldea Demo: a Spontaneous Community-aware Application in Pervasive Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Design and development of semantic application for communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Ghorbali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoWNet’2014 (2014 International Conference on Selected Topics in Mobile and Wireless Networking conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SMAP 2014 - 9th International Workshop on Semantic and Social Media Adaptation and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220187v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isibat: A Web and Wireless Geographical Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Web and Wireless Geographical Information Systems (W2GIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Seoul, South Korea. pp.134-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STedi : une infrastructure logicielle pour renforcer la qualité des données territoriales statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions citoyennes qualitatives sur le vécu urbain : l'application Récitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Kali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposim International EIDOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse territoriale du bien-être avec HyperAtlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Boudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hombiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Social Software for Mobile Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Taldea: A Tool for Fostering Spontaneous Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Ghorbali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Social Networks and Digital Ecosystems (SN&amp;DE), 8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Compiègne, France. pp.723-727</w:t>
+              <w:t xml:space="preserve">1th International Workshop on Semantic Social Network (SSN 2013), 13th International Conference on Web Engineering (ICWE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aalborg, Denmark. pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955992v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif mobile et géoweb pour la collecte de données d’inventaire sismique du bâti en milieu urbain : l’application Isibat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Exploring Martian Climatologic Data Using Geovisualization: MARSIG a Spatio-Temporal Information System for Planetary Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Baretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">XXVIth International Conference of the International Cartographers Association (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Dresden, Germany. pp.247-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220213v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation de l’information géo-historique dans le cadre de la Directive Inondation, Principes et développements de la Base de Données Historiques sur les Inondations (BDHI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending Augmented Reality Mobile Application with Structured Knowledge from the LOD Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betül Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Information Management in Mobile Applications (IMMoA), VLDB 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Riva del Garda, Trento, Italy. pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220195v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taldea: A Tool for Fostering Spontaneous Communities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Capitalisation de l’information géo-historique dans le cadre de la Directive Inondation, Principes et développements de la Base de Données Historiques sur les Inondations (BDHI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hombiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Amine Ghorbali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th International Workshop on Semantic Social Network (SSN 2013), 13th International Conference on Web Engineering (ICWE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aalborg, Denmark. pp.293-301</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956000v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Augmented Reality Mobile Application with Structured Knowledge from the LOD Cloud</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Semantic Social Software for Mobile Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Information Management in Mobile Applications (IMMoA), VLDB 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Riva del Garda, Trento, Italy. pp.21-27</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Social Networks and Digital Ecosystems (SN&amp;DE), 8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Compiègne, France. pp.723-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956003v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Martian Climatologic Data Using Geovisualization: MARSIG a Spatio-Temporal Information System for Planetary Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Dispositif mobile et géoweb pour la collecte de données d’inventaire sismique du bâti en milieu urbain : l’application Isibat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIth International Conference of the International Cartographers Association (ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Dresden, Germany. pp.247-260</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925777v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Architecture for Surroundings Discovery by Linking 3D Models and LOD Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betül Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACM SIGSPATIAL MobiGIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Orlando (FL), United States. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taldea : une application communautaire avec géolocalisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ARCAMA-3D: Une application mobile à base de réalité augmentée connectée au Web des Données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betül Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalmau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.165-180</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829311v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCAMA-3D: Une application mobile à base de réalité augmentée connectée au Web des Données</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Taldea : une application communautaire avec géolocalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tellez</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">31ème Conférence INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.165-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220190v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending TimeML and SpatialML languages to handle imperfect spatio-temporal information in the context of natural hazards studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brindging the Geographic Information Sciences, Proceedings of International AGILE'2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté spontanée géolocalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal localization of geo-environmental vague information: application to volcanological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISciences 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Colombus, Ohio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCAMA-3D - A Context-Aware Augmented Reality Mobile Platform for Environmental Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betül Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">W2GIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Afghanistan. pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCAMA-3D :une application mêlant réalité augmentée et 3D pour la présentation d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betül Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées Francophones Mobilité et Ubiquité (UBIMOB'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperAtlas, un outil d'aide à la prise de décision politique pour l'aménagement du territoire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toward an interactive system for checking spatio-temporal data quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.471-478</w:t>
+              <w:t xml:space="preserve">Procedings of the 1st Conference on Spatial Statistics 2011, Mapping Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353209v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthodologie pour la création de carte animée dédiée aux risques naturels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">HyperAtlas, un outil d'aide à la prise de décision politique pour l'aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes d'INFORSID 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, pp.449-450</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.471-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953195v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an interactive system for checking spatio-temporal data quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dounia Azzi</w:t>
+                <w:t xml:space="preserve">Vers une méthodologie pour la création de carte animée dédiée aux risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedings of the 1st Conference on Spatial Statistics 2011, Mapping Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown</w:t>
+              <w:t xml:space="preserve">Actes d'INFORSID 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, pp.449-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953155v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards context-aware and mobile e-learning applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdeni Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Congreso Internacional de Informática Educativa, TISE, Santiago, Chile, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring world demography on line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedings of the 25th International Conference on Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la dynamique démographique mondiale en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.368-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès du Collège International des Sciences du Territoire (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérationnalisation d'un profil ISO 19115 pour des métadonnées socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, pp.25-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Measuring Quality of Context Information in Pervasive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bringel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AINA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, pp.690-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferring Indicators into Different Partitions of Geographic Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA (1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, pp.445-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système d'aide à l'évaluation de la qualité de données spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement adaptatif d'applications mobiles et sensibles au contexte adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bringel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAUS: Uma arquitetura para sistemas de ensino</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of Spatial Links between Individuals on the Geospatial Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Simpósio Brasileiro de Computação Ubíqua e Pervasiva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bento Gonçalves, RS, Brazil. pp.1119-1128</w:t>
+              <w:t xml:space="preserve">Geoinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953200v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide au développement et au déploiement d’applications mobiles et sensibles au contexte : l’architecture CoMMediA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analytique sémantique spatio-temporelle pour les ontologies OWL-DL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier ERTSI, Inforsid 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.379-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220219v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture sensible au contexte pour le développement des systèmes d'administration pour l'enseignement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Celso Freire</w:t>
+                <w:t xml:space="preserve">Etude de méthodes de transfert d'indicateurs associés à différents découpages du territoire - Application à la ville de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées Francophones Mobilité et Ubiquité (UBIMOB'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale - SAGEO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953202v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Spatial Links between Individuals on the Geospatial Semantic Web</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CAUS: Uma arquitetura para sistemas de ensino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Celso Freire Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson L. F. Senne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galeno J. De Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">I Simpósio Brasileiro de Computação Ubíqua e Pervasiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bento Gonçalves, RS, Brazil. pp.1119-1128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953163v1</w:t>
+                <w:t xml:space="preserve">hal-00953200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytique sémantique spatio-temporelle pour les ontologies OWL-DL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aide au développement et au déploiement d’applications mobiles et sensibles au contexte : l’architecture CoMMediA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.379-390</w:t>
+              <w:t xml:space="preserve">Atelier ERTSI, Inforsid 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953203v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de méthodes de transfert d'indicateurs associés à différents découpages du territoire - Application à la ville de Grenoble</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une architecture sensible au contexte pour le développement des systèmes d'administration pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Celso Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale - SAGEO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">5èmes journées Francophones Mobilité et Ubiquité (UBIMOB'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953199v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytique sémantique spatio-temporelle pour les ontologies OWL-DL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de hiérarchies territoriales multiples - Vers la gestion d'informations spatio-temporelles évolutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale - SAGEO 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Analysis for the Geospatial Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC (best of volume) 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Keyword–based Retrieval of Photos taken with Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiche Samira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoMM'2008 - The 6th International Conference on Advances in Mobile Computing and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching Spatial OLAP with Map Generalization: A Conceptual Multidimensional Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bertolotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Spatial and Spatio-temporal Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A System for Interactive Spatial Analysis via Potential Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">W2GIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Context as a Bag of Words</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamiche Samira</w:t>
+                <w:t xml:space="preserve">Personalizing Web-Based Information Systems through Context-Aware User Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Berbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Berkeley (CA), United States</w:t>
+              <w:t xml:space="preserve">International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220222v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalizing Web-Based Information Systems through Context-Aware User Profiles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shrinking regions: a paradigm shift in demography and territorial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">DG-IPOL session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706126v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de contexte pour l’adaptation à l’utilisateur dans des Systèmes d’Information Web collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Atelier sur la Modélisation Utilisateur et Personalisation d’Interfaces Web, 8èmes Journées Francophones d’Extraction et Gestion des Connaissances (EGC’08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinking regions: a paradigm shift in demography and territorial development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo Context as a Bag of Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamiche Samira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DG-IPOL session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Berkeley (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595631v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Routing in Nomadic Environments with PUMAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Eduardo Torres Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEBIST 2008, Fourth International Conference on Web Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalizing Web-Based Information Systems through Context-Aware User Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bebers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies UBICOMM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation contextuelle automatique avec PhotoMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiMob 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Analysis for the Geospatial Web - Application to OWL-DL Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Web and Wireless GIS (W2GIS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Shangaï, China. pp.37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic-based rules for 3D scene adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web3D Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Perugia, Italy. pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations spatiales qualitatives dans les ontologies géographiques avec ONTOAST</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Registre de services Web pour le développement d’applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">INFORSID 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220791v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoMap: automatic spatiotemporal annotation for mobile photos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">PhotoMap: annotations spatio-temporelles automatiques de photos personnelles pour les utilisateurs nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bringel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Web and Wireless GIS (W2GIS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Québéco-Française de Développement de la Géomatique (CQFD-Géo 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220218v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Geo-spatial Querying of the Semantic Web with ONTOAST</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Classifier Fusion for SVM-Based Multimedia Semantic Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Web and Wireless GIS (W2GIS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECIR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220785v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations spatiales qualitatives dans les ontologies géographiques avec ONTOAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Représentation et raisonnement sur le temps et l'espace", plate-forme AFIA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220790v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoMap: annotations spatio-temporelles automatiques de photos personnelles pour les utilisateurs nomades</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards the Geo-spatial Querying of the Semantic Web with ONTOAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Québéco-Française de Développement de la Géomatique (CQFD-Géo 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Web and Wireless GIS (W2GIS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220220v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registre de services Web pour le développement d’applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+                <w:t xml:space="preserve">Relations spatiales qualitatives dans les ontologies géographiques avec ONTOAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t>
+              <w:t xml:space="preserve">Atelier "Représentation et raisonnement sur le temps et l'espace", plate-forme AFIA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220775v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier Fusion for SVM-Based Multimedia Semantic Indexing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PhotoMap: automatic spatiotemporal annotation for mobile photos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Web and Wireless GIS (W2GIS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953886v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling Nomadic Users Considering Preferences and Context of Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTM 2007 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes d’information spatiotemporelle adaptatifs avec ASTIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobidic : plate-forme de services réutilisables pour l’implémentation de SIG mobiles adaptés au contexte d’utilisation. La mise en œuvre de la recherche de services de base.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Québéco-Française de Développement de la Géomatique (CQFD-Géo 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Approach and a Web Tool for Contextual Annotation of Photos Using Camera Phones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bringel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Web Information Systems Engineering, WISE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France. pp.978-2-85710-078-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation algébrique et représentation de connaissances par objets en AROM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Ziébelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages et Modèles à Objets (LMO) 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapprocher AROM de OWL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Ziébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages et Modèles à Objets (LMO) 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual User Profile for Adapting Information in Nomadic Environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Carrillo-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE 2007 International Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIPS-LSR Experiments at TRECVID 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TREC Workshop on Video Retrieval Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Personalized and Context-Aware Adaptation Process for Web-based Groupware Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">An MPEG-7 framework enhancing the reuse of 3D models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">May 2006, pp.884-898</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web3D Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Columbia (MA), United States. pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113489v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management for Adapted Information Retrieval in Ubiquitous Environments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+                <w:t xml:space="preserve">XMobile : un environnement pour la génération d’interfaces adaptées aux dispositifs mobiles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana M.C. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2005 and WEBIST 2006. Revised Selected Papers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Setubal, Portugal. pp.84-96</w:t>
+              <w:t xml:space="preserve">INFORSID 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222386v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User localization using a typology of 3D queries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A Personalized and Context-Aware Adaptation Process for Web-based Groupware Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Banff (Alberta), Canada</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2006, pp.884-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221847v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Adaptive Spatio-temporal Information Systems for Natural Hazard Risks with ASTIS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Knowledge Management for Adapted Information Retrieval in Ubiquitous Environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Web and Wireless GIS (W2GIS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Hong-Kong, China. pp.146-157</w:t>
+              <w:t xml:space="preserve">WEBIST 2005 and WEBIST 2006. Revised Selected Papers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Setubal, Portugal. pp.84-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220762v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMobile : un environnement pour la génération d’interfaces adaptées aux dispositifs mobiles,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">User localization using a typology of 3D queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">First International Workshop on Mobile Geospatial Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Banff (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220227v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MPEG-7 framework enhancing the reuse of 3D models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Designing Adaptive Spatio-temporal Information Systems for Natural Hazard Risks with ASTIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web3D Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Columbia (MA), United States. pp.65-74</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Web and Wireless GIS (W2GIS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Hong-Kong, China. pp.146-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221820v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Management for Adapted Information Retrieval in Ubiquitous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEBIST 2006, Second International Conference on Web Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Setubal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la modélisation algébrique pour la représentation de connaissances par objets : illustration en AROM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sélection de services Web adaptés au contexte d’utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Capponi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.31-40</w:t>
+              <w:t xml:space="preserve">INFORSID 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025790v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de services Web adaptés au contexte d’utilisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+                <w:t xml:space="preserve">Apports de la modélisation algébrique pour la représentation de connaissances par objets : illustration en AROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ziébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220777v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invoking Adapted Web Services Using a Multi-Agents System: The framework PUMAS-AWS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Gestion des préférences utilisateurs pour les Systèmes d'Information ubiquitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Setubal, Portugal</w:t>
+              <w:t xml:space="preserve">INFORSID 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220772v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des préférences utilisateurs pour les Systèmes d'Information ubiquitaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Invoking Adapted Web Services Using a Multi-Agents System: The framework PUMAS-AWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">WEBIST 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Setubal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222382v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotating 3D contents with MPEG-7 for reuse purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multimedia Content Analysis, Management, and Retrieval 2006 (SPIE 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, San José (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Topic Concepts for Semantic Video Shots Classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vers une intégration des relations Partie-Tout en AROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ziébelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Video Retrieval CIVR'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tempe, United States</w:t>
+              <w:t xml:space="preserve">Langages et Modèles à Objets (LMO) 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953902v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une intégration des relations Partie-Tout en AROM</w:t>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Nîmes, France</w:t>
+                <w:t xml:space="preserve">A Personalized and Context-Aware Adaptation Process for Web-based Groupware Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.884-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220247v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Personalized and Context-Aware Adaptation Process for Web-based Groupware Systems</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.884-898</w:t>
+                <w:t xml:space="preserve">Using Topic Concepts for Semantic Video Shots Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Image and Video Retrieval CIVR'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120290v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIPS and NII at TRECvid: Shot segmentation and feature extraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design of adaptable spatial analysis applications: the Hypercarte project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Workshop on Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Information Fusion and Geographical Information Systems (IF&amp;GIS-05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saint Peterbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953918v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of adaptable spatial analysis applications: the Hypercarte project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Services Web adaptés aux utilisateurs nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Information Fusion and Geographical Information Systems (IF&amp;GIS-05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Saint Peterbourg, Russia</w:t>
+              <w:t xml:space="preserve">UbiMob 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220766v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services Web adaptés aux utilisateurs nomades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+                <w:t xml:space="preserve">CLIPS and NII at TRECvid: Shot segmentation and feature extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiMob 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">TREC Workshop on Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220778v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAMP: Adaptable Templates for Synchronized Multimedia Presentations</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.645-648</w:t>
+                <w:t xml:space="preserve">Une formalisation du contexte dans les environnements coopératifs nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221832v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework Based on Multi-agent Systems for Information Retrieval Through Mobile Devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">BW-M: A framework for awareness support in web-based groupware systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Koblentz, Germany</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.240-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222392v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Filtering for Collaborative Web Systems: Adapting the Awareness Information to the Users Context</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.1668-1673</w:t>
+                <w:t xml:space="preserve">STAMP: Adaptable Templates for Synchronized Multimedia Presentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web Intelligence (WI 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.645-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120283v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On indexing of 3D scenes using MPEG-7</w:t>
+                <w:t xml:space="preserve">A Framework Based on Multi-agent Systems for Information Retrieval Through Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Multiagent System Technologies, Third German Conference, MATES 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Koblentz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221823v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptabilité à l’utilisateur dans le contexte de services Web</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Context-Aware Filtering for Collaborative Web Systems: Adapting the Awareness Information to the Users Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.153-158</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1668-1673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220779v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formalisation du contexte dans les environnements coopératifs nomades</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">On indexing of 3D scenes using MPEG-7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.1-8</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120288v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BW-M: A framework for awareness support in web-based groupware systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Adaptabilité à l’utilisateur dans le contexte de services Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.240-246</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Méta-données et Adaptabilité pour les Systèmes d’Information sur le Web (MASIW’05), conférence EGC’05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120284v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sistemas Multi-Agente ubícuos para la recuperación de información adaptada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">PUMAS: a framework based on ubiquitous agents for accessing web information systems through mobile devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Latin-American Informatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Cali, Colombia</w:t>
+              <w:t xml:space="preserve">2005 ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Santa Fe (NM), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222398v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUMAS: a framework based on ubiquitous agents for accessing web information systems through mobile devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Sistemas Multi-Agente ubícuos para la recuperación de información adaptada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 ACM Symposium on Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Santa Fe (NM), United States</w:t>
+              <w:t xml:space="preserve">31st Latin-American Informatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222394v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of spatio-temporal information systems with an object oriented knowledge representation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoInformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Peer Ubiquitous Multi-agent Framework for Providing Nomadic Users with Adapted Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agents and Peer-to-Peer Computing, 4th International Workshop, AP2PC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSEAM: a model for annotating 3D scenes using MPEG-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh IEEE International Symposium on Multimedia (ISM 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Irvine (CA), United States. pp.310-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted Information Retrieval in Web Information Systems Using PUMAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-Oriented Information Systems, AOIS2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACXD : Access Control for XML Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Practice and Theory of Access Control Technologies (WPTACT 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de connaissances par objets pour les SIG à représentations multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CASSINI-SIGMA 2004, Géomatique et Analyse Spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accesing a Web-Based Information System Modeled as an Ubiquitous Multi-Agent System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Awareness on Mobile Groupware Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Marne La Vallée, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.78-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222399v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Context-Based Awareness Mechanism for Mobile Cooperative Users</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Accesing a Web-Based Information System Modeled as an Ubiquitous Multi-Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.9-10</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th EUROSIM Congress on Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120282v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Context for an Adaptative Awareness Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">A Context-Based Awareness Mechanism for Mobile Cooperative Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.339-348</w:t>
+              <w:t xml:space="preserve">2004, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120277v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générer des présentations multimédia adaptées avec STAMP</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
+                <w:t xml:space="preserve">Representing Context for an Adaptative Awareness Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.339-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221836v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness on Mobile Groupware Systems</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.78-87</w:t>
+                <w:t xml:space="preserve">Générer des présentations multimédia adaptées avec STAMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20èmes Journées Bases de Données Avancées, BDA '04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120278v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling with Ubiquitous Agents a Web-Based Information System Accessed Through Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2004: CoopIS, DOA, and ODBASE, OTM Confederated International Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Agia Napa, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing a Progressive Access to Awareness Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Valdeni de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.336-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From AROM, a new Object Based Knowledge Representation System, to WebAROM, a Knowledge Bases Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupierris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Ziébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Application of Advanced Information Technologies to Medecine (AAITM), AIMSA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifications among classes and associations: the AROM's Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Représentation de connaissances au moyen de classes et d'associations : le système AROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Objects and classification: a natural convergence" at the 14th European Conference on Object-Oriented Programming (ECOOP 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t>
+              <w:t xml:space="preserve">6èmes journées "Langages et Modèles à Objets 2000", LMO 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Canada. pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140720v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation de connaissances au moyen de classes et d'associations : le système AROM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Classifications among classes and associations: the AROM's Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées "Langages et Modèles à Objets 2000", LMO 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Canada. pp.91-106</w:t>
+              <w:t xml:space="preserve">Workshop "Objects and classification: a natural convergence" at the 14th European Conference on Object-Oriented Programming (ECOOP 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140738v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMIA: an environment for knowledge-based discrete-time simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Boudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 1999 Spring Symposium on Hybrid Systems and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Stanford University (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developping knowledge-based discrete-time simulation systems in AMIA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A hybrid representation for set constraint satisfaction problems, Workshop on Set Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thornary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Boudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Contribution of Cognition to Modelling (CCM'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140753v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid representation for set constraint satisfaction problems, Workshop on Set Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Developping knowledge-based discrete-time simulation systems in AMIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Boudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Contribution of Cognition to Modelling (CCM'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140751v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMIA : an environment for knowledge-based continous simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Boudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Computational Engineering in Systems Applications (CESA'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typage souple pour objets contraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ièmes journées "Langages et Modèles à Objets ", LMO 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Roscoff, France. pp.191-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de contraintes, d'objets composites et de tâches dans un modèle de représentation de connaissances par objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schmeltzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ième congrès RFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating constraints in an object-based knowledge representation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop on constraint processing CSAM'93</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1993, Saint-Peterbourg, Russia. pp.196-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint integration in an object-based knowledge representation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third ECOOP workshop for doctoral students in object-oriented systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1993, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et satisfaction de contraintes dans Tropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ièmes journées "Représentations Par Objets" (RPO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, La Grande Motte, France. pp.51-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression d'un modèle de tâches à l'aide d'une représentation par objets,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées "Représentations Par Objets" (RPO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, La Grande Motte, France. pp.225-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19624,578 +19754,578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-based Algorithm for Managing the Evolution of Multi-Level Territorial Partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Seattle, WA, United States. , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3274895.3274944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAS: Recommendation of Spatio-Temporal Activities Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Thèses du LIRIS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France. , Journée des Thèses du LIRIS 2016, pp.30-31, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANASTASIA: recommendation of spatio-temporal activities sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation de séquences d’activités en contexte mobile et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l’ARC 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and tools for comparing municipal services with citizens’ expectations through open and volunteered data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hombiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AGILE Conference on Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Castellòn, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20205,368 +20335,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2024, Revue des Nouvelles Technologies de l'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RNTI E.40, 2024, ISBN 979-10-96289-20-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web and Wireless Geographical Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tomko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Gensel; Martin Tomko. Springer, 9080, 2015, Lecture Notes in Computer Science, 978-3-319-18250-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon, France, April, 24-27, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gensel, Jérôme and Josselin, Didier and Vandenbroucke, Danny. Springer, pp.v-vi, 2012, Lecture Notes in Geoinformation and Cartography, 978-3-642-29062-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Handbook for data collection and Harmonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPON, pp. 914-1070, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00174242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20576,1869 +20706,1869 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for describing and analysing life course trajectories: taking a step towards studying residential migration factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Christophe Dissart; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Resources, Territorial Development and Well-being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.204-226, 2020, Social and Political Science 2020, 9781789908602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781789908619.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taldea : un outil d'aide à la création de communautés spontanées avec géolocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLOMO, Social, localisation et mobilité coordonné par T. Delot et F. Sèdes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RSTI Série ISI, pp.39-58, 2013, ISI, 978-2-7462-4568-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de connaissances spatio-temporelles avec AROM-ST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bucher, Bénédicte and Le Ber, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développements logiciels en géomatique - innovations et mutualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès/Lavoisier, pp.97-121, 2012, Information Géographique et Aménagement du Territoire, 978-2-7462-2437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENGHIS : an Environment for the Generation of Spatiotemporal Visualization Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">GenGHIS : un environnement pour la génération d'interfaces de visualisation spatio-temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bucher, Bénédicte and Le Ber, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Software Development in GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.121-150, 2012</w:t>
+              <w:t xml:space="preserve">Développements logiciels en géomatique - innovations et mutualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès/Lavoisier, pp.123-148, 2012, Information Géographique et Aménagement du Territoire, 978-2-7462-2437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953175v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenGHIS : un environnement pour la génération d'interfaces de visualisation spatio-temporelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">GENGHIS : an Environment for the Generation of Spatiotemporal Visualization Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bucher, Bénédicte and Le Ber, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développements logiciels en géomatique - innovations et mutualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès/Lavoisier, pp.123-148, 2012, Information Géographique et Aménagement du Territoire, 978-2-7462-2437-7</w:t>
+              <w:t xml:space="preserve">Innovative Software Development in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.121-150, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953176v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Knowledge Representation in AROM-ST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Pierre Beckouche, Claude Grasland, France Guérin-Pace &amp; Jean-Yves Moisseron. </w:t>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bucher, Bénédicte and Le Ber, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Karthala, pp.243-267, 2012, Collection du CIST</w:t>
+              <w:t xml:space="preserve">Innovative Software Development in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.91-119, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954933v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la dynamique démographique mondiale sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Beckouche; Claude Grasland; France Guérin-Pace; Jean-Yves Moisseron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Karthala, Colletion du CIST, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Knowledge Representation in AROM-ST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Bucher, Bénédicte and Le Ber, F. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Beckouche, Claude Grasland, France Guérin-Pace &amp; Jean-Yves Moisseron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Software Development in GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.91-119, 2012</w:t>
+              <w:t xml:space="preserve">Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Karthala, pp.243-267, 2012, Collection du CIST</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953177v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Analysis for the Geospatial Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillet, Fabrice and Ritschard, Gilbert and Zighed, Djamel and Briand, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 292, Springer Berlin / Heidelberg, pp.287-306, 2010, Studies in Computational Intelligence, 978-3-642-00579-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborating agents for adaptation to mobile users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Carrillo-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Berbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborative and Social Information Retrieval and Access: Techniques for Improved User Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.250-276, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-306-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Object-Oriented Model for the Sustainable Management of Evolving Spatio-Temporal Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan-Iulian Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Murgante, Beniamino and Borruso, Giuseppe and Lapucci, Alessandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geocomputation and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 176, Springer, pp.280, 2009, Studies in Computational Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Logical Multidimensional Model for Correct Aggregation of Geographic Measures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nuno San-Banto Furtado, Pedro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolving Application Domains of Data Warehousing and Mining: Trends and Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Science Reference - IGI Global, pp.162--183, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing Three Dimensional Scenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.346-352, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive video summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2003, Design and Applications, 084937006X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Video Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Video Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.279--298, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Object Approach for Web Presentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kefti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutilmedia Mining - A high Way to Intelligent Multimedia Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, pp.161--177, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets et Contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Ducournau; Jérôme Euzenat; Gérald Masini; Amedeo Napoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages et modèles à objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (9), INRIA, pp.257-289, 1998, Collection Didactique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22448,538 +22578,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Comparative des solutions logicielles pour l'analyse territoriale des indicateurs de bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hombiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Boudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Boudis</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00869737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisation de l'information géohistorique dans le cadre de la Directive Inondation : Principes et développements de la BDHI (Base de Données Historiques sur les Inondations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hombiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Evolutions of Socio-Economic disparities with HyperTime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité liée à la variabilité sémantique des statistiques socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTDB : a long term database application” ESPON project 3.2 Spatial Scenarios and Orientations in relation to the ESDP and Cohesion Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00277604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22989,854 +23119,854 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SETT Ontology - Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela F. Milon-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire d'informatique de Grenoble. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles, systèmes d'information et gestion viable De l'environnement (MOTIVE) d'IRSTEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] AERES. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régions en déclin : un nouveau paradigme démographique et territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités régionales et la cohésion : quelles stratégies pour l’avenir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gløersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaisa Lähteenmäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Damsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON 3.2 - Data Navigator 2 - Final Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2007, 153 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23846,100 +23976,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes et représentation de connaissances par objets. Application au modèle TROPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23949,91 +24079,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de Connaissances par Objets pour la modélisation et l’adaptation d’informations multimédias et spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Joseph Fourier (Grenoble 1), 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03140837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24043,130 +24173,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration video of the TRACES-VIZ geovisualization web application developed within the framework of the ANR-FNS TRACES project, for the geovisualization of semantic environmental trajectories of territories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Milon-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24176,170 +24306,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces-Viz web application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rev:194c446f094e6b451d398176cc9914787a58b425;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/steamer/traces-viz;visit=swh:1:snp:b0c919bcf8f7199afdb1701f5e372ae11d429b46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24407,51 +24537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B434F8E5"/>
+    <w:nsid w:val="CDB7FB9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24638,51 +24768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-gensel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1398-7118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034963456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12988" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Peng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10080541" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Dao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hombiat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17489725.2016.1184770" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352735v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.1.103-126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2012010102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2010.534658" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windson Viana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Dia Miron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Moisuc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0502-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TV4V56Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windson Viana de Carvalho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Carrillo Ramos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bringel Filho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Queau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Noel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634424v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55998-8_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiane Ribeiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Andrade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837126.2837181" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Nejma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18251-3_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_32" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212725v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675316.2675319" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ghorbali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulenard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005486v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guegen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Aydin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Baretto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220190v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Snoussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953171v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953151v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353209v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953195v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953155v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Azzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953156v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mar&#231;al" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Maia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdeni Lima" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220255v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Satoh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953201v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953200v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire Junior" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L. F. Senne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeno J. De Sena" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bergeret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953163v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953203v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953199v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220788v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953204v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220225v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamiche Samira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220250v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222378v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Eduardo Torres Moreno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221858v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bebers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220790v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220775v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Velasco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222379v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220767v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220245v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capponi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zi&#233;belin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220244v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carrillo-Ramos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954114v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113489v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Villanova-Oliver" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gensel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222386v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221847v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220762v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220227v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana M.C. Andrade" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222384v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025790v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220777v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220772v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222382v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953902v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120290v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953918v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220766v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220778v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221832v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221823v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220779v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120284v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222398v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222394v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220763v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221826v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222389v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220753v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120277v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221836v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120278v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222397v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120272v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni de Lima" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140724v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupierris" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140738v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140751v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thornary" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140754v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140736v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140735v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmeltzer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140714v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140717v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140731v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140730v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929649v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274895.3274944" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220193v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220173v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tomko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953206v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Vandenbroucke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174242v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154259v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908619.00020" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829783v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953178v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953175v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953176v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954933v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220253v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953177v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953182v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663181v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-306-7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953184v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan-Iulian Moisuc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953185v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221808v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954000v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954003v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kefti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140711v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869737v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953167v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953208v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953209v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277604v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379464v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F. Milon-Flores" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859578v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005046v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03140837v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384020v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Milon-Flores" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388011v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:194c446f094e6b451d398176cc9914787a58b425;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/steamer/traces-viz;visit=swh:1:snp:b0c919bcf8f7199afdb1701f5e372ae11d429b46" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-gensel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1398-7118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034963456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F Milon-Flores" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi15030132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12988" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Peng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10080541" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hombiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David No&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17489725.2016.1184770" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.1.103-126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2012010102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2010.534658" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windson Viana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Dia Miron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Moisuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0502-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TV4V56Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windson Viana de Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Carrillo Ramos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bringel Filho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221829v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357933v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Queau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Noel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167227" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634424v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653806v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55998-8_4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiane Ribeiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Andrade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837126.2837181" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Nejma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18251-3_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_32" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675316.2675319" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ghorbali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulenard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Baretto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Aydin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220213v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guegen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955987v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Snoussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953171v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Azzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mar&#231;al" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Maia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdeni Lima" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953154v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353201v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220255v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953197v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Satoh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953198v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953203v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire Junior" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L. F. Senne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeno J. De Sena" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bergeret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220788v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953204v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220787v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamiche Samira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Eduardo Torres Moreno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bebers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220226v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221818v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220775v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Velasco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220220v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220790v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220218v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220767v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capponi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zi&#233;belin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222380v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carrillo-Ramos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221820v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana M.C. Andrade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Villanova-Oliver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gensel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222386v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221847v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220762v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220247v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220766v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220778v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953918v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120284v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221832v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221823v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222398v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220763v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222389v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120278v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120277v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221836v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222397v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120272v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni de Lima" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupierris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140720v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140751v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thornary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140753v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140754v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140736v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140735v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmeltzer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140714v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140717v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140731v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140730v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274895.3274944" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220193v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220173v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tomko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Vandenbroucke" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174242v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908619.00020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953175v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953177v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220253v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954933v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663181v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-306-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953184v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan-Iulian Moisuc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953185v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221808v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954000v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953999v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954003v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kefti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140711v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869737v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953167v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953208v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953209v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277604v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379464v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F. Milon-Flores" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859578v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005046v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03140837v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384020v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Milon-Flores" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388011v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:194c446f094e6b451d398176cc9914787a58b425;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/steamer/traces-viz;visit=swh:1:snp:b0c919bcf8f7199afdb1701f5e372ae11d429b46" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>