--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1226,555 +1226,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une généalogie des territoires pour la représentation du changement</w:t>
+                <w:t xml:space="preserve">Towards the Semantic and Context-Aware Management of Mobile Multimedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+                <w:t xml:space="preserve">Windson Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (2), pp.391-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-010-0502-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953188v1</w:t>
+                <w:t xml:space="preserve">hal-00867832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of territorial changes from a multi-scale perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Modélisation des hiérarchies territoriales multiples évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.181-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13658816.2010.534658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00953145v1</w:t>
+                <w:t xml:space="preserve">hal-00953189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Semantic and Context-Aware Management of Mobile Multimedia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d'une généalogie des territoires pour la représentation du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windson Viana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+                <w:t xml:space="preserve">Maher Ben Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 573</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00867832v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des hiérarchies territoriales multiples évolutives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal analysis of territorial changes from a multi-scale perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vergnaud</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (10), pp.1597-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2010.534658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953189v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation sémantique d'images géoréférencées</w:t>
+                <w:t xml:space="preserve">Vers une plate-forme de génération de SIG mobiles adaptés au contexte d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+                <w:t xml:space="preserve">Céline Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1784,105 +1784,105 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19(2), pp.169-191</w:t>
+              <w:t xml:space="preserve">, 2009, 19(2), pp.191-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953191v1</w:t>
+                <w:t xml:space="preserve">hal-00953190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une plate-forme de génération de SIG mobiles adaptés au contexte d'utilisation</w:t>
+                <w:t xml:space="preserve">Indexation sémantique d'images géoréférencées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lopez</w:t>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1892,548 +1892,548 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19(2), pp.191-211</w:t>
+              <w:t xml:space="preserve">, 2009, 19(2), pp.169-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953190v1</w:t>
+                <w:t xml:space="preserve">hal-00953191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes d’information spatio-temporelle adaptatifs avec ASTIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+                <w:t xml:space="preserve">PhotoMap: From Location and Time to Context-Aware Photo Annotations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13, pp.63-78</w:t>
+              <w:t xml:space="preserve">Journal of Location Based Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.211-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220756v1</w:t>
+                <w:t xml:space="preserve">hal-01220221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Conception de systèmes d’information spatio-temporelle adaptatifs avec ASTIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, E-13, pp.19-42</w:t>
+              <w:t xml:space="preserve">, 2008, 13, pp.63-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953629v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfiles de Usuario Generados de Acuerdo a las Preferencias de Usuario y al Contexto de Uso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Avances en Sistemas e Informática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.7-17</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E-13, pp.19-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222375v1</w:t>
+                <w:t xml:space="preserve">hal-00953629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoMap: From Location and Time to Context-Aware Photo Annotations.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfiles de Usuario Generados de Acuerdo a las Preferencias de Usuario y al Contexto de Uso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Bringel Filho</w:t>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Location Based Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.211-235</w:t>
+              <w:t xml:space="preserve">Revista Avances en Sistemas e Informática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220221v1</w:t>
+                <w:t xml:space="preserve">hal-01222375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aumentando las consultas de usuario para propósitos de adaptación en ambientes nómadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,502 +2491,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique et modélisation de scènes 3D</w:t>
+                <w:t xml:space="preserve">Towards Geospatial Queries in a Semantic Digital Library for 3D Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12 (2), pp.121-135</w:t>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (3), pp.337-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221812v1</w:t>
+                <w:t xml:space="preserve">hal-01221816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Geospatial Queries in a Semantic Digital Library for 3D Data</w:t>
+                <w:t xml:space="preserve">Sémantique et modélisation de scènes 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions in GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (3), pp.337-353</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (2), pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221816v1</w:t>
+                <w:t xml:space="preserve">hal-01221812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIHREN : conception de systèmes d'information spatio-temporelle dédiés aux risques naturels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+                <w:t xml:space="preserve">Génération de profils contextuels à partir de préférences d'utilisateurs nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (3-4), pp.377-394</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (5), pp.61-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220757v1</w:t>
+                <w:t xml:space="preserve">hal-01222383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de profils contextuels à partir de préférences d'utilisateurs nomades</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">SIHREN : conception de systèmes d'information spatio-temporelle dédiés aux risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11 (5), pp.61-88</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (3-4), pp.377-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222383v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Spatio-Temporal Information Systems for Natural Risk Management with an Object-Based Knowledge Representation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,64 +3132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenGHIS. Un outil de modélisation spatio-temporelle pour le suivi historique des risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,51 +3240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptabilité à l’utilisateur dans le contexte de services Web, Extraction des connaissances : état et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3348,51 +3348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUMAS: Un Framework que Adapta la Información en Ambientes Ubicuos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,364 +3685,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle multi points de vue pour représenter les trajectoires de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immersion de divisions territoriales et description de leur évolution dans le Web sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Noël</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.173-177</w:t>
+              <w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissance (IC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour l'intelligence artificielle, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114154v1</w:t>
+                <w:t xml:space="preserve">hal-02885484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle multi points de vue pour représenter les trajectoires de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Noel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque international du CIST « Population, Temps, Territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053531v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersion de divisions territoriales et description de leur évolution dans le Web sémantique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bernard</w:t>
+                <w:t xml:space="preserve">Un modèle multi points de vue pour représenter les trajectoires de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Genoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hy Dao</w:t>
+                <w:t xml:space="preserve">David Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissance (IC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française pour l'intelligence artificielle, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">5e colloque international du CIST « Population, Temps, Territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885484v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEvIR: Data Collection and Analysis for the Recommendation of Events and Itineraries</w:t>
               </w:r>
@@ -4130,261 +4130,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation de séquences d'activités lors d'évènements distribués</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+                <w:t xml:space="preserve">Modeling changes in territorial partitions over time: ontologies TSN and TSN-change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA) 2018, 15th French Information Retrieval Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIA, May 2018, Rennes, France. </w:t>
+              <w:t xml:space="preserve">the 33rd Annual ACM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/coria.2018.paper3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936776v1</w:t>
+                <w:t xml:space="preserve">hal-01862791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling changes in territorial partitions over time: ontologies TSN and TSN-change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Recommandation de séquences d'activités lors d'évènements distribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 33rd Annual ACM Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA) 2018, 15th French Information Retrieval Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA, May 2018, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3167132.3167227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24348/coria.2018.paper3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862791v1</w:t>
+                <w:t xml:space="preserve">hal-01936776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSN et TSN-change : ontologies pour représenter l'évolution des découpages territoriaux statistiques</w:t>
               </w:r>
@@ -4472,368 +4472,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design patterns for modelling life trajectories in the semantic web</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Itinerary Recommendation for Cruises: User Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Web and Wireless Geographical Information Systems (W2GIS 2017) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">RecTour 2017: 2nd Workshop on Recommenders in Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Como, Italy. pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481127v1</w:t>
+                <w:t xml:space="preserve">hal-01577228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary Recommendation for Cruises: User Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+                <w:t xml:space="preserve">A programming framework for Spatial Crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sales Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RecTour 2017: 2nd Workshop on Recommenders in Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Como, Italy. pp.31-34</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th International Conference on Advances in Mobile Computing and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Salzbourg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577228v1</w:t>
+                <w:t xml:space="preserve">hal-01653806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A programming framework for Spatial Crowdsourcing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+                <w:t xml:space="preserve">Design patterns for modelling life trajectories in the semantic web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Conference on Advances in Mobile Computing and Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Salzbourg, Austria</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Web and Wireless Geographical Information Systems (W2GIS 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653806v1</w:t>
+                <w:t xml:space="preserve">hal-01481127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Patterns for Modelling Life Trajectories in the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,1864 +5337,1864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Interfaces for Improving the Intellect of the Blind</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Windson Viana</w:t>
+                <w:t xml:space="preserve">Modélisation de trajectoires sémantiques intégrant perspectives multiples et facteurs explicatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Congresso de Informática Educativa - TISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Santiago, Chile. pp.404-414</w:t>
+              <w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352742v1</w:t>
+                <w:t xml:space="preserve">hal-01212778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for Task Recommendation in Spatiotemporal Crowdsourcing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+                <w:t xml:space="preserve">Service Discovery for Spontaneous Communities in Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Advances in Mobile Computing and Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">Web Information Systems Engineering - WISE 2015 - 16th International Conference, Miami, FL, USA, November 1-3, 2015, Proceedings, Part II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Miami, United States. pp.337--347, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2837126.2837181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463421v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling semantic trajectories including multiple viewpoints and explanatory factors: application to life trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Multimodal Interfaces for Improving the Intellect of the Blind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ticiane Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGSPATIAL International Workshop on Smart Cities and Urban Analytics (UrbanGIS) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGSPATIAL, Nov 2015, Seattle, United States</w:t>
+              <w:t xml:space="preserve">XX Congresso de Informática Educativa - TISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Santiago, Chile. pp.404-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212903v1</w:t>
+                <w:t xml:space="preserve">hal-01352742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Discovery for Spontaneous Communities in pervasive environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalmau</w:t>
+                <w:t xml:space="preserve">Heuristics for Task Recommendation in Spatiotemporal Crowdsourcing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sales Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Information Systems Engineering (WISE 2015), Specia Session on Decentralized Social Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Advances in Mobile Computing and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2837126.2837181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220184v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Trajectory Recommendation for Task Accomplishment in Crowdsourcing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+                <w:t xml:space="preserve">Modeling semantic trajectories including multiple viewpoints and explanatory factors: application to life trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web and Wireless Geographical Information Systems (W2GIS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGSPATIAL International Workshop on Smart Cities and Urban Analytics (UrbanGIS) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGSPATIAL, Nov 2015, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18251-3_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01212734v1</w:t>
+                <w:t xml:space="preserve">hal-01212903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau méta-modèle pour rapprocher la folksonomie et l’ontologie d’OSM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hombiat</w:t>
+                <w:t xml:space="preserve">Opportunistic Trajectory Recommendation for Task Accomplishment in Crowdsourcing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sales Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Web and Wireless Geographical Information Systems (W2GIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18251-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220194v1</w:t>
+                <w:t xml:space="preserve">hal-01212734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation opportuniste de trajectoires pour l'accomplissement de tâches dans les systèmes crowdsourcing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+                <w:t xml:space="preserve">Service Discovery for Spontaneous Communities in pervasive environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Web Information Systems Engineering (WISE 2015), Specia Session on Decentralized Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Miami (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212740v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Discovery for Spontaneous Communities in Pervasive Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalmau</w:t>
+                <w:t xml:space="preserve">Un nouveau méta-modèle pour rapprocher la folksonomie et l’ontologie d’OSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hombiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Information Systems Engineering - WISE 2015 - 16th International Conference, Miami, FL, USA, November 1-3, 2015, Proceedings, Part II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01912899v1</w:t>
+                <w:t xml:space="preserve">hal-01220194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de trajectoires sémantiques intégrant perspectives multiples et facteurs explicatifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Recommandation opportuniste de trajectoires pour l'accomplissement de tâches dans les systèmes crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sales Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">INFORSID 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212778v1</w:t>
+                <w:t xml:space="preserve">hal-01212740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recitoire: a tool for qualitative surveys involving citizens in urban planning projects</w:t>
+                <w:t xml:space="preserve">Contributions citoyennes qualitatives sur le vécu urbain : l'application Récitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Kali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th AGILE International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Castellón, Spain</w:t>
+              <w:t xml:space="preserve">Symposim International EIDOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005469v1</w:t>
+                <w:t xml:space="preserve">hal-01005486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Matching Improvement Between Spatio-Temporal Tasks and Workers in Mobile Crowdsourcing Market Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+                <w:t xml:space="preserve">Isibat: A Web and Wireless Geographical Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third ACM SIGSPATIAL International Workshop on Mobile Geographic Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Web and Wireless Geographical Information Systems (W2GIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Seoul, South Korea. pp.134-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2675316.2675319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01212720v1</w:t>
+                <w:t xml:space="preserve">hal-01018851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'appariement entre tâches et exécutants dans les Systèmes de Marché Participatifs Mobiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+                <w:t xml:space="preserve">STedi : une infrastructure logicielle pour renforcer la qualité des données territoriales statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2014</w:t>
+              <w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212725v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taldea Demo: a Spontaneous Community-aware Application in Pervasive Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalmau</w:t>
+                <w:t xml:space="preserve">Recitoire: a tool for qualitative surveys involving citizens in urban planning projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Amine Ghorbali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoWNet’2014 (2014 International Conference on Selected Topics in Mobile and Wireless Networking conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">17th AGILE International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Castellón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220187v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of semantic application for communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalmau</w:t>
+                <w:t xml:space="preserve">Améliorer l'appariement entre tâches et exécutants dans les Systèmes de Marché Participatifs Mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sales Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Amine Ghorbali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2014 - 9th International Workshop on Semantic and Social Media Adaptation and Personalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">SAGEO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220186v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isibat: A Web and Wireless Geographical Information System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+                <w:t xml:space="preserve">Towards Matching Improvement Between Spatio-Temporal Tasks and Workers in Mobile Crowdsourcing Market Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sales Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poulenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Web and Wireless Geographical Information Systems (W2GIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third ACM SIGSPATIAL International Workshop on Mobile Geographic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2675316.2675319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018851v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STedi : une infrastructure logicielle pour renforcer la qualité des données territoriales statistiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Taldea Demo: a Spontaneous Community-aware Application in Pervasive Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Ghorbali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MoWNet’2014 (2014 International Conference on Selected Topics in Mobile and Wireless Networking conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232153v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions citoyennes qualitatives sur le vécu urbain : l'application Récitoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Design and development of semantic application for communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Kali</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Ghorbali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposim International EIDOLON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t>
+              <w:t xml:space="preserve">SMAP 2014 - 9th International Workshop on Semantic and Social Media Adaptation and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005486v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse territoriale du bien-être avec HyperAtlas</w:t>
               </w:r>
@@ -7232,51 +7232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hombiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7295,826 +7295,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taldea: A Tool for Fostering Spontaneous Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">A Semantic Social Software for Mobile Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Amine Ghorbali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th International Workshop on Semantic Social Network (SSN 2013), 13th International Conference on Web Engineering (ICWE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aalborg, Denmark. pp.293-301</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Social Networks and Digital Ecosystems (SN&amp;DE), 8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Compiègne, France. pp.723-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956000v1</w:t>
+                <w:t xml:space="preserve">hal-00955992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Martian Climatologic Data Using Geovisualization: MARSIG a Spatio-Temporal Information System for Planetary Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Dispositif mobile et géoweb pour la collecte de données d’inventaire sismique du bâti en milieu urbain : l’application Isibat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isaac Baretto</w:t>
+                <w:t xml:space="preserve">Philippe Guegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIth International Conference of the International Cartographers Association (ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Dresden, Germany. pp.247-260</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925777v1</w:t>
+                <w:t xml:space="preserve">hal-01220213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Augmented Reality Mobile Application with Structured Knowledge from the LOD Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betül Aydin</w:t>
+                <w:t xml:space="preserve">Taldea: A Tool for Fostering Spontaneous Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tellez</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Ghorbali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Information Management in Mobile Applications (IMMoA), VLDB 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Riva del Garda, Trento, Italy. pp.21-27</w:t>
+              <w:t xml:space="preserve">1th International Workshop on Semantic Social Network (SSN 2013), 13th International Conference on Web Engineering (ICWE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aalborg, Denmark. pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956003v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisation de l’information géo-historique dans le cadre de la Directive Inondation, Principes et développements de la Base de Données Historiques sur les Inondations (BDHI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hombiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Social Software for Mobile Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalmau</w:t>
+                <w:t xml:space="preserve">Extending Augmented Reality Mobile Application with Structured Knowledge from the LOD Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betül Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Social Networks and Digital Ecosystems (SN&amp;DE), 8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Compiègne, France. pp.723-727</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Information Management in Mobile Applications (IMMoA), VLDB 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Riva del Garda, Trento, Italy. pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955992v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif mobile et géoweb pour la collecte de données d’inventaire sismique du bâti en milieu urbain : l’application Isibat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Exploring Martian Climatologic Data Using Geovisualization: MARSIG a Spatio-Temporal Information System for Planetary Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poulenard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guegen</w:t>
+                <w:t xml:space="preserve">Isaac Baretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">XXVIth International Conference of the International Cartographers Association (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Dresden, Germany. pp.247-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220213v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Architecture for Surroundings Discovery by Linking 3D Models and LOD Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betül Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACM SIGSPATIAL MobiGIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Orlando (FL), United States. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8139,103 +8139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCAMA-3D: Une application mobile à base de réalité augmentée connectée au Web des Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betül Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8260,90 +8260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taldea : une application communautaire avec géolocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.165-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8394,51 +8394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brindging the Geographic Information Sciences, Proceedings of International AGILE'2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8463,90 +8463,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté spontanée géolocalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8584,51 +8584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal localization of geo-environmental vague information: application to volcanological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8666,90 +8666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCAMA-3D - A Context-Aware Augmented Reality Mobile Platform for Environmental Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betül Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">W2GIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Afghanistan. pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8774,90 +8774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCAMA-3D :une application mêlant réalité augmentée et 3D pour la présentation d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betül Aydin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées Francophones Mobilité et Ubiquité (UBIMOB'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8876,191 +8876,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an interactive system for checking spatio-temporal data quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+                <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Azzi</w:t>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedings of the 1st Conference on Spatial Statistics 2011, Mapping Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown</w:t>
+              <w:t xml:space="preserve">1er Congrès du Collège International des Sciences du Territoire (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953155v1</w:t>
+                <w:t xml:space="preserve">hal-01220255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperAtlas, un outil d'aide à la prise de décision politique pour l'aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9124,51 +9141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes d'INFORSID 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, pp.449-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9187,968 +9204,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards context-aware and mobile e-learning applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rossana Andrade</w:t>
+                <w:t xml:space="preserve">Toward an interactive system for checking spatio-temporal data quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Marçal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dounia Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Congreso Internacional de Informática Educativa, TISE, Santiago, Chile, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, pp.207-212</w:t>
+              <w:t xml:space="preserve">Procedings of the 1st Conference on Spatial Statistics 2011, Mapping Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953156v1</w:t>
+                <w:t xml:space="preserve">hal-00953155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring world demography on line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards context-aware and mobile e-learning applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Marçal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pison</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valdeni Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedings of the 25th International Conference on Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown</w:t>
+              <w:t xml:space="preserve">XVI Congreso Internacional de Informática Educativa, TISE, Santiago, Chile, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953154v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la dynamique démographique mondiale en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Exploring world demography on line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.368-376</w:t>
+              <w:t xml:space="preserve">Procedings of the 25th International Conference on Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353201v1</w:t>
+                <w:t xml:space="preserve">hal-00953154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer la dynamique démographique mondiale en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès du Collège International des Sciences du Territoire (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.368-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220255v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérationnalisation d'un profil ISO 19115 pour des métadonnées socio-économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Transferring Indicators into Different Partitions of Geographic Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.25-41</w:t>
+              <w:t xml:space="preserve">ICCSA (1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.445-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953197v1</w:t>
+                <w:t xml:space="preserve">hal-00953158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Measuring Quality of Context Information in Pervasive Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ichiro Satoh</w:t>
+                <w:t xml:space="preserve">Vers un système d'aide à l'évaluation de la qualité de données spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.690-697</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953160v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring Indicators into Different Partitions of Geographic Space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Opérationnalisation d'un profil ISO 19115 pour des métadonnées socio-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA (1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.445-460</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.25-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953158v1</w:t>
+                <w:t xml:space="preserve">hal-00953197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système d'aide à l'évaluation de la qualité de données spatio-temporelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Modeling and Measuring Quality of Context Information in Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown</w:t>
+              <w:t xml:space="preserve">AINA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.690-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953198v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement adaptatif d'applications mobiles et sensibles au contexte adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bringel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10206,726 +10206,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Spatial Links between Individuals on the Geospatial Semantic Web</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CAUS: Uma arquitetura para sistemas de ensino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Celso Freire Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson L. F. Senne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galeno J. De Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">I Simpósio Brasileiro de Computação Ubíqua e Pervasiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bento Gonçalves, RS, Brazil. pp.1119-1128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953163v1</w:t>
+                <w:t xml:space="preserve">hal-00953200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytique sémantique spatio-temporelle pour les ontologies OWL-DL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+                <w:t xml:space="preserve">Aide au développement et au déploiement d’applications mobiles et sensibles au contexte : l’architecture CoMMediA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.379-390</w:t>
+              <w:t xml:space="preserve">Atelier ERTSI, Inforsid 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953203v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de méthodes de transfert d'indicateurs associés à différents découpages du territoire - Application à la ville de Grenoble</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une architecture sensible au contexte pour le développement des systèmes d'administration pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Celso Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale - SAGEO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">5èmes journées Francophones Mobilité et Ubiquité (UBIMOB'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953199v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAUS: Uma arquitetura para sistemas de ensino</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of Spatial Links between Individuals on the Geospatial Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Simpósio Brasileiro de Computação Ubíqua e Pervasiva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bento Gonçalves, RS, Brazil. pp.1119-1128</w:t>
+              <w:t xml:space="preserve">Geoinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953200v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide au développement et au déploiement d’applications mobiles et sensibles au contexte : l’architecture CoMMediA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Bringel Filho</w:t>
+                <w:t xml:space="preserve">Analytique sémantique spatio-temporelle pour les ontologies OWL-DL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier ERTSI, Inforsid 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.379-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220219v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture sensible au contexte pour le développement des systèmes d'administration pour l'enseignement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de méthodes de transfert d'indicateurs associés à différents découpages du territoire - Application à la ville de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées Francophones Mobilité et Ubiquité (UBIMOB'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale - SAGEO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953202v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytique sémantique spatio-temporelle pour les ontologies OWL-DL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10976,103 +10976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de hiérarchies territoriales multiples - Vers la gestion d'informations spatio-temporelles évolutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale - SAGEO 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11097,51 +11097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Analysis for the Geospatial Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11186,1106 +11186,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Keyword–based Retrieval of Photos taken with Mobile Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+                <w:t xml:space="preserve">Semantic Analysis for the Geospatial Web - Application to OWL-DL Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoMM'2008 - The 6th International Conference on Advances in Mobile Computing and Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Linz, Austria</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Web and Wireless GIS (W2GIS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Shangaï, China. pp.37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220225v1</w:t>
+                <w:t xml:space="preserve">hal-01220783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching Spatial OLAP with Map Generalization: A Conceptual Multidimensional Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+                <w:t xml:space="preserve">Semantic Keyword–based Retrieval of Photos taken with Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamiche Samira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Spatial and Spatio-temporal Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Pise, Italy</w:t>
+              <w:t xml:space="preserve">MoMM'2008 - The 6th International Conference on Advances in Mobile Computing and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220250v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System for Interactive Spatial Analysis via Potential Maps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enriching Spatial OLAP with Map Generalization: A Conceptual Multidimensional Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Bertolotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W2GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Workshop on Spatial and Spatio-temporal Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953627v1</w:t>
+                <w:t xml:space="preserve">hal-01220250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalizing Web-Based Information Systems through Context-Aware User Profiles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A System for Interactive Spatial Analysis via Potential Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">W2GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706126v1</w:t>
+                <w:t xml:space="preserve">hal-00953627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinking regions: a paradigm shift in demography and territorial development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo Context as a Bag of Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamiche Samira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DG-IPOL session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Berkeley (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595631v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de contexte pour l’adaptation à l’utilisateur dans des Systèmes d’Information Web collaboratifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personalizing Web-Based Information Systems through Context-Aware User Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Berbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Atelier sur la Modélisation Utilisateur et Personalisation d’Interfaces Web, 8èmes Journées Francophones d’Extraction et Gestion des Connaissances (EGC’08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221864v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Context as a Bag of Words</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamiche Samira</w:t>
+                <w:t xml:space="preserve">Modèles de contexte pour l’adaptation à l’utilisateur dans des Systèmes d’Information Web collaboratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Berkeley (CA), United States</w:t>
+              <w:t xml:space="preserve">, Atelier sur la Modélisation Utilisateur et Personalisation d’Interfaces Web, 8èmes Journées Francophones d’Extraction et Gestion des Connaissances (EGC’08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220222v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Routing in Nomadic Environments with PUMAS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shrinking regions: a paradigm shift in demography and territorial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2008, Fourth International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">DG-IPOL session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222378v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalizing Web-Based Information Systems through Context-Aware User Profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
+                <w:t xml:space="preserve">Query Routing in Nomadic Environments with PUMAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Eduardo Torres Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies UBICOMM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">WEBIST 2008, Fourth International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221858v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation contextuelle automatique avec PhotoMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12313,614 +12287,640 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiMob 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Analysis for the Geospatial Web - Application to OWL-DL Ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+                <w:t xml:space="preserve">Personalizing Web-Based Information Systems through Context-Aware User Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bebers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Web and Wireless GIS (W2GIS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Shangaï, China. pp.37-49</w:t>
+              <w:t xml:space="preserve">The Second International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies UBICOMM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220783v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-based rules for 3D scene adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+                <w:t xml:space="preserve">Contextual User Profile for Adapting Information in Nomadic Environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Carrillo-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web3D Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Perugia, Italy. pp.97-100</w:t>
+              <w:t xml:space="preserve">WISE 2007 International Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221818v1</w:t>
+                <w:t xml:space="preserve">hal-01222380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registre de services Web pour le développement d’applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+                <w:t xml:space="preserve">Semantic-based rules for 3D scene adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t>
+              <w:t xml:space="preserve">Web3D Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Perugia, Italy. pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220775v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoMap: annotations spatio-temporelles automatiques de photos personnelles pour les utilisateurs nomades</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Bringel Filho</w:t>
+                <w:t xml:space="preserve">Relations spatiales qualitatives dans les ontologies géographiques avec ONTOAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Québéco-Française de Développement de la Géomatique (CQFD-Géo 2007)</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220220v1</w:t>
+                <w:t xml:space="preserve">hal-01220791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier Fusion for SVM-Based Multimedia Semantic Indexing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Quénot</w:t>
+                <w:t xml:space="preserve">Towards the Geo-spatial Querying of the Semantic Web with ONTOAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Web and Wireless GIS (W2GIS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953886v1</w:t>
+                <w:t xml:space="preserve">hal-01220785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations spatiales qualitatives dans les ontologies géographiques avec ONTOAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12932,109 +12932,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Atelier "Représentation et raisonnement sur le temps et l'espace", plate-forme AFIA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220791v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Geo-spatial Querying of the Semantic Web with ONTOAST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+                <w:t xml:space="preserve">PhotoMap: automatic spatiotemporal annotation for mobile photos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13056,208 +13069,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Web and Wireless GIS (W2GIS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220785v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations spatiales qualitatives dans les ontologies géographiques avec ONTOAST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+                <w:t xml:space="preserve">Classifier Fusion for SVM-Based Multimedia Semantic Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Représentation et raisonnement sur le temps et l'espace", plate-forme AFIA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ECIR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220790v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoMap: automatic spatiotemporal annotation for mobile photos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">PhotoMap: annotations spatio-temporelles automatiques de photos personnelles pour les utilisateurs nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bringel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13269,2126 +13269,2093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Web and Wireless GIS (W2GIS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Québéco-Française de Développement de la Géomatique (CQFD-Géo 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220218v1</w:t>
+                <w:t xml:space="preserve">hal-01220220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Nomadic Users Considering Preferences and Context of Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+                <w:t xml:space="preserve">Registre de services Web pour le développement d’applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM 2007 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">INFORSID 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222379v1</w:t>
+                <w:t xml:space="preserve">hal-01220775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes d’information spatiotemporelle adaptatifs avec ASTIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+                <w:t xml:space="preserve">Profiling Nomadic Users Considering Preferences and Context of Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">OTM 2007 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220767v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobidic : plate-forme de services réutilisables pour l’implémentation de SIG mobiles adaptés au contexte d’utilisation. La mise en œuvre de la recherche de services de base.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+                <w:t xml:space="preserve">Conception de systèmes d’information spatiotemporelle adaptatifs avec ASTIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Québéco-Française de Développement de la Géomatique (CQFD-Géo 2007)</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220773v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Approach and a Web Tool for Contextual Annotation of Photos Using Camera Phones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Bringel Filho</w:t>
+                <w:t xml:space="preserve">Mobidic : plate-forme de services réutilisables pour l’implémentation de SIG mobiles adaptés au contexte d’utilisation. La mise en œuvre de la recherche de services de base.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Web Information Systems Engineering, WISE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conférence Québéco-Française de Développement de la Géomatique (CQFD-Géo 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220217v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">A Semantic Approach and a Web Tool for Contextual Annotation of Photos Using Camera Phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bringel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France. pp.978-2-85710-078-2</w:t>
+              <w:t xml:space="preserve">8th International Conference on Web Information Systems Engineering, WISE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214274v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation algébrique et représentation de connaissances par objets en AROM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Genoud</w:t>
+                <w:t xml:space="preserve">HyperSmooth : calcul et visualisation de cartes de potentiel interactives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages et Modèles à Objets (LMO) 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France. pp.978-2-85710-078-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220245v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapprocher AROM de OWL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Modélisation algébrique et représentation de connaissances par objets en AROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Ziébelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages et Modèles à Objets (LMO) 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220244v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual User Profile for Adapting Information in Nomadic Environments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Carrillo-Ramos</w:t>
+                <w:t xml:space="preserve">Rapprocher AROM de OWL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Dia Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ziébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE 2007 International Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">Langages et Modèles à Objets (LMO) 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222380v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIPS-LSR Experiments at TRECVID 2006</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une intégration des relations Partie-Tout en AROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Quénot</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ziébelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Workshop on Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">Langages et Modèles à Objets (LMO) 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954114v1</w:t>
+                <w:t xml:space="preserve">hal-01220247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MPEG-7 framework enhancing the reuse of 3D models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">A Personalized and Context-Aware Adaptation Process for Web-based Groupware Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Columbia (MA), United States. pp.65-74</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.884-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221820v1</w:t>
+                <w:t xml:space="preserve">hal-00120290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMobile : un environnement pour la génération d’interfaces adaptées aux dispositifs mobiles,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+                <w:t xml:space="preserve">Using Topic Concepts for Semantic Video Shots Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conference on Image and Video Retrieval CIVR'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220227v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Personalized and Context-Aware Adaptation Process for Web-based Groupware Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CLIPS-LSR Experiments at TRECVID 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TREC Workshop on Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Gaithersburg, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Gensel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00113489v1</w:t>
+                <w:t xml:space="preserve">hal-00954114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management for Adapted Information Retrieval in Ubiquitous Environments.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+                <w:t xml:space="preserve">A Personalized and Context-Aware Adaptation Process for Web-based Groupware Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Setubal, Portugal. pp.84-96</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2006, pp.884-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222386v1</w:t>
+                <w:t xml:space="preserve">hal-00113489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User localization using a typology of 3D queries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+                <w:t xml:space="preserve">Knowledge Management for Adapted Information Retrieval in Ubiquitous Environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Mobile Geospatial Augmented Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Banff (Alberta), Canada</w:t>
+              <w:t xml:space="preserve">WEBIST 2005 and WEBIST 2006. Revised Selected Papers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Setubal, Portugal. pp.84-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221847v1</w:t>
+                <w:t xml:space="preserve">hal-01222386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Adaptive Spatio-temporal Information Systems for Natural Hazard Risks with ASTIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+                <w:t xml:space="preserve">User localization using a typology of 3D queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Web and Wireless GIS (W2GIS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Hong-Kong, China. pp.146-157</w:t>
+              <w:t xml:space="preserve">First International Workshop on Mobile Geospatial Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Banff (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220762v1</w:t>
+                <w:t xml:space="preserve">hal-01221847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management for Adapted Information Retrieval in Ubiquitous Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Designing Adaptive Spatio-temporal Information Systems for Natural Hazard Risks with ASTIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2006, Second International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Setubal, Portugal</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Web and Wireless GIS (W2GIS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Hong-Kong, China. pp.146-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222384v1</w:t>
+                <w:t xml:space="preserve">hal-01220762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de services Web adaptés au contexte d’utilisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+                <w:t xml:space="preserve">XMobile : un environnement pour la génération d’interfaces adaptées aux dispositifs mobiles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windson Viana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana M.C. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220777v1</w:t>
+                <w:t xml:space="preserve">hal-01220227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la modélisation algébrique pour la représentation de connaissances par objets : illustration en AROM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danielle Ziébelin</w:t>
+                <w:t xml:space="preserve">An MPEG-7 framework enhancing the reuse of 3D models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Capponi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.31-40</w:t>
+              <w:t xml:space="preserve">Web3D Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Columbia (MA), United States. pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025790v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des préférences utilisateurs pour les Systèmes d'Information ubiquitaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Knowledge Management for Adapted Information Retrieval in Ubiquitous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15400,649 +15367,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">WEBIST 2006, Second International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Setubal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222382v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invoking Adapted Web Services Using a Multi-Agents System: The framework PUMAS-AWS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Sélection de services Web adaptés au contexte d’utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Setubal, Portugal</w:t>
+              <w:t xml:space="preserve">INFORSID 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220772v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating 3D contents with MPEG-7 for reuse purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+                <w:t xml:space="preserve">Apports de la modélisation algébrique pour la représentation de connaissances par objets : illustration en AROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Moisuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ziébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimedia Content Analysis, Management, and Retrieval 2006 (SPIE 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, San José (CA), United States</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221843v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une intégration des relations Partie-Tout en AROM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des préférences utilisateurs pour les Systèmes d'Information ubiquitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Danielle Ziébelin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages et Modèles à Objets (LMO) 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Nîmes, France</w:t>
+              <w:t xml:space="preserve">INFORSID 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220247v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Personalized and Context-Aware Adaptation Process for Web-based Groupware Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+                <w:t xml:space="preserve">Invoking Adapted Web Services Using a Multi-Agents System: The framework PUMAS-AWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.884-898</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEBIST 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Setubal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120290v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Topic Concepts for Semantic Video Shots Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Quénot</w:t>
+                <w:t xml:space="preserve">Annotating 3D contents with MPEG-7 for reuse purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Video Retrieval CIVR'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tempe, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Multimedia Content Analysis, Management, and Retrieval 2006 (SPIE 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, San José (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953902v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of adaptable spatial analysis applications: the Hypercarte project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16093,51 +16093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services Web adaptés aux utilisateurs nomades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16201,90 +16201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIPS and NII at TRECvid: Shot segmentation and feature extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TREC Workshop on Video Retrieval Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16303,779 +16303,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formalisation du contexte dans les environnements coopératifs nomades</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.1-8</w:t>
+                <w:t xml:space="preserve">STAMP: Adaptable Templates for Synchronized Multimedia Presentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web Intelligence (WI 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.645-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120288v1</w:t>
+                <w:t xml:space="preserve">hal-01221832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BW-M: A framework for awareness support in web-based groupware systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+                <w:t xml:space="preserve">A Framework Based on Multi-agent Systems for Information Retrieval Through Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.240-246</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiagent System Technologies, Third German Conference, MATES 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Koblentz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120284v1</w:t>
+                <w:t xml:space="preserve">hal-01222392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAMP: Adaptable Templates for Synchronized Multimedia Presentations</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.645-648</w:t>
+                <w:t xml:space="preserve">Context-Aware Filtering for Collaborative Web Systems: Adapting the Awareness Information to the Users Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1668-1673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221832v1</w:t>
+                <w:t xml:space="preserve">hal-00120283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework Based on Multi-agent Systems for Information Retrieval Through Mobile Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+                <w:t xml:space="preserve">On indexing of 3D scenes using MPEG-7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiagent System Technologies, Third German Conference, MATES 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Koblentz, Germany</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222392v1</w:t>
+                <w:t xml:space="preserve">hal-01221823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Filtering for Collaborative Web Systems: Adapting the Awareness Information to the Users Context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+                <w:t xml:space="preserve">Adaptabilité à l’utilisateur dans le contexte de services Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.1668-1673</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Méta-données et Adaptabilité pour les Systèmes d’Information sur le Web (MASIW’05), conférence EGC’05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120283v1</w:t>
+                <w:t xml:space="preserve">hal-01220779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On indexing of 3D scenes using MPEG-7</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">Une formalisation du contexte dans les environnements coopératifs nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Singapore, Singapore</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221823v1</w:t>
+                <w:t xml:space="preserve">hal-00120288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptabilité à l’utilisateur dans le contexte de services Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+                <w:t xml:space="preserve">BW-M: A framework for awareness support in web-based groupware systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.153-158</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.240-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220779v1</w:t>
+                <w:t xml:space="preserve">hal-00120284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUMAS: a framework based on ubiquitous agents for accessing web information systems through mobile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17139,51 +17139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistemas Multi-Agente ubícuos para la recuperación de información adaptada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17247,64 +17247,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of spatio-temporal information systems with an object oriented knowledge representation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17355,51 +17355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Peer Ubiquitous Multi-agent Framework for Providing Nomadic Users with Adapted Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17571,51 +17571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted Information Retrieval in Web Information Systems Using PUMAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17774,51 +17774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de connaissances par objets pour les SIG à représentations multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17863,537 +17863,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness on Mobile Groupware Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+                <w:t xml:space="preserve">Accesing a Web-Based Information System Modeled as an Ubiquitous Multi-Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.78-87</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th EUROSIM Congress on Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120278v1</w:t>
+                <w:t xml:space="preserve">hal-01222399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accesing a Web-Based Information System Modeled as an Ubiquitous Multi-Agent System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+                <w:t xml:space="preserve">A Context-Based Awareness Mechanism for Mobile Cooperative Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Marne La Vallée, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222399v1</w:t>
+                <w:t xml:space="preserve">hal-00120282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Context-Based Awareness Mechanism for Mobile Cooperative Users</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Representing Context for an Adaptative Awareness Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.9-10</w:t>
+              <w:t xml:space="preserve">2004, pp.339-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120282v1</w:t>
+                <w:t xml:space="preserve">hal-00120277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Context for an Adaptative Awareness Mechanism</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.339-348</w:t>
+                <w:t xml:space="preserve">Générer des présentations multimédia adaptées avec STAMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20èmes Journées Bases de Données Avancées, BDA '04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120277v1</w:t>
+                <w:t xml:space="preserve">hal-01221836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générer des présentations multimédia adaptées avec STAMP</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
+                <w:t xml:space="preserve">Awareness on Mobile Groupware Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.78-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221836v1</w:t>
+                <w:t xml:space="preserve">hal-00120278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling with Ubiquitous Agents a Web-Based Information System Accessed Through Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cristina Carrillo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18457,77 +18457,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing a Progressive Access to Awareness Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Valdeni de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18571,51 +18571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From AROM, a new Object Based Knowledge Representation System, to WebAROM, a Knowledge Bases Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupierris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18623,51 +18623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Ziébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Application of Advanced Information Technologies to Medecine (AAITM), AIMSA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Varna, Bulgaria</w:t>
@@ -18722,77 +18722,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées "Langages et Modèles à Objets 2000", LMO 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Canada. pp.91-106</w:t>
@@ -18821,51 +18821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifications among classes and associations: the AROM's Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18992,125 +18992,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid representation for set constraint satisfaction problems, Workshop on Set Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thornary</w:t>
+                <w:t xml:space="preserve">AMIA : an environment for knowledge-based continous simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Boudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">International Conference Computational Engineering in Systems Applications (CESA'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140751v1</w:t>
+                <w:t xml:space="preserve">hal-03140754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping knowledge-based discrete-time simulation systems in AMIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19139,182 +19152,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Contribution of Cognition to Modelling (CCM'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIA : an environment for knowledge-based continous simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Page</w:t>
+                <w:t xml:space="preserve">A hybrid representation for set constraint satisfaction problems, Workshop on Set Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thornary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Boudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Computational Engineering in Systems Applications (CESA'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140754v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typage souple pour objets contraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19781,51 +19781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-based Algorithm for Managing the Evolution of Multi-Level Territorial Partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20600,51 +20600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Handbook for data collection and Harmonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20841,77 +20841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taldea : un outil d'aide à la création de communautés spontanées avec géolocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20953,64 +20953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de connaissances spatio-temporelles avec AROM-ST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21059,268 +21059,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenGHIS : un environnement pour la génération d'interfaces de visualisation spatio-temporelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">GENGHIS : an Environment for the Generation of Spatiotemporal Visualization Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bucher, Bénédicte and Le Ber, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développements logiciels en géomatique - innovations et mutualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès/Lavoisier, pp.123-148, 2012, Information Géographique et Aménagement du Territoire, 978-2-7462-2437-7</w:t>
+              <w:t xml:space="preserve">Innovative Software Development in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.121-150, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953176v1</w:t>
+                <w:t xml:space="preserve">hal-00953175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENGHIS : an Environment for the Generation of Spatiotemporal Visualization Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">GenGHIS : un environnement pour la génération d'interfaces de visualisation spatio-temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bucher, Bénédicte and Le Ber, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Software Development in GIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.121-150, 2012</w:t>
+              <w:t xml:space="preserve">Développements logiciels en géomatique - innovations et mutualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès/Lavoisier, pp.123-148, 2012, Information Géographique et Aménagement du Territoire, 978-2-7462-2437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953175v1</w:t>
+                <w:t xml:space="preserve">hal-00953176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Knowledge Representation in AROM-ST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21375,77 +21375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la dynamique démographique mondiale sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21487,90 +21487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperAtlas, un outil scientifique au service du débat politique - Application à la politique de cohésion de l'Union Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21616,51 +21616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Analysis for the Geospatial Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Dia Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21715,103 +21715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborating agents for adaptation to mobile users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Carrillo-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Berbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborative and Social Information Retrieval and Access: Techniques for Improved User Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.250-276, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21845,51 +21845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Object-Oriented Model for the Sustainable Management of Evolving Spatio-Temporal Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan-Iulian Moisuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22644,51 +22644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Rubrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22732,64 +22732,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hombiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22818,203 +22818,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Evolutions of Socio-Economic disparities with HyperTime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Complexité liée à la variabilité sémantique des statistiques socio-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953208v1</w:t>
+                <w:t xml:space="preserve">hal-00953209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité liée à la variabilité sémantique des statistiques socio-économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Visualizing Evolutions of Socio-Economic disparities with HyperTime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953209v1</w:t>
+                <w:t xml:space="preserve">hal-00953208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTDB : a long term database application” ESPON project 3.2 Spatial Scenarios and Orientations in relation to the ESDP and Cohesion Policy</w:t>
               </w:r>
@@ -23026,51 +23026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23234,90 +23234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23470,103 +23470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -23592,103 +23592,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régions en déclin : un nouveau paradigme démographique et territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -23766,51 +23766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaisa Lähteenmäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Damsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -23849,77 +23849,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON 3.2 - Data Navigator 2 - Final Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24372,51 +24372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24537,51 +24537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDB7FB9D"/>
+    <w:nsid w:val="E7CE7B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24768,51 +24768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-gensel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1398-7118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034963456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F Milon-Flores" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi15030132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12988" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Peng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10080541" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hombiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David No&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17489725.2016.1184770" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.1.103-126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2012010102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2010.534658" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windson Viana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Dia Miron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Moisuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0502-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TV4V56Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windson Viana de Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Carrillo Ramos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bringel Filho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221829v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357933v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Queau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Noel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167227" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634424v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653806v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55998-8_4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiane Ribeiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Andrade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837126.2837181" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Nejma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18251-3_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_32" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675316.2675319" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ghorbali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulenard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Baretto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Aydin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220213v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guegen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955987v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Snoussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953171v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Azzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mar&#231;al" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Maia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdeni Lima" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953154v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353201v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220255v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953197v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Satoh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953198v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953203v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire Junior" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L. F. Senne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeno J. De Sena" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bergeret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220788v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953204v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220787v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamiche Samira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Eduardo Torres Moreno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bebers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220226v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221818v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220775v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Velasco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220220v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220785v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220790v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220218v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220767v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capponi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zi&#233;belin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222380v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carrillo-Ramos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221820v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana M.C. Andrade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Villanova-Oliver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gensel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222386v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221847v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220762v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220247v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120290v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220766v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220778v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953918v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120284v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221832v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221823v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222398v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220763v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222389v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120278v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120277v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221836v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222397v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120272v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni de Lima" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupierris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140720v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140751v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thornary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140753v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140754v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140736v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140735v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmeltzer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140714v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140717v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140731v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140730v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274895.3274944" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220193v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220173v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tomko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Vandenbroucke" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174242v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908619.00020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953175v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953177v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220253v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954933v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663181v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-306-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953184v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan-Iulian Moisuc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953185v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221808v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954000v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953999v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954003v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kefti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140711v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869737v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953167v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953208v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953209v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277604v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379464v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F. Milon-Flores" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859578v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005046v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03140837v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384020v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Milon-Flores" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388011v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:194c446f094e6b451d398176cc9914787a58b425;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/steamer/traces-viz;visit=swh:1:snp:b0c919bcf8f7199afdb1701f5e372ae11d429b46" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-gensel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1398-7118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034963456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F Milon-Flores" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi15030132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12988" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Peng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10080541" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hombiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David No&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17489725.2016.1184770" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.1.103-126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bertolotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boussaid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdwm.2012010102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windson Viana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Dia Miron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Moisuc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-010-0502-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TV4V56Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2010.534658" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953190v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windson Viana de Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bringel Filho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Carrillo Ramos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221829v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357933v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Queau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Noel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634424v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55998-8_4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Nejma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_32" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ticiane Ribeiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Andrade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837126.2837181" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18251-3_11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulenard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Rubrus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675316.2675319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ghorbali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guegen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956000v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220195v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Aydin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925777v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Baretto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955987v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Snoussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953171v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953155v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Azzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mar&#231;al" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Maia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdeni Lima" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953154v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953158v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953197v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Satoh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953200v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire Junior" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L. F. Senne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galeno J. De Sena" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bergeret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Celso Freire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953163v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953203v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953199v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220788v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953204v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220787v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220225v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamiche Samira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953627v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220222v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706126v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Eduardo Torres Moreno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bebers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222380v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Carrillo-Ramos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220791v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220785v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220790v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220218v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953886v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220775v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Velasco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222379v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220773v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220217v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214274v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220245v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capponi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zi&#233;belin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220244v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220247v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Villanova-Oliver" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gensel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222386v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220762v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana M.C. Andrade" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221820v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220777v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221843v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220766v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220778v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953918v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120283v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221823v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220779v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120288v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120284v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222398v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220763v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222389v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222399v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120282v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120277v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120278v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222397v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120272v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni de Lima" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupierris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140720v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140754v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140751v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thornary" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140736v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140735v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmeltzer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140714v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140717v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140731v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140730v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274895.3274944" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220193v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220173v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tomko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Vandenbroucke" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174242v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908619.00020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829783v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953175v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953176v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953177v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220253v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954933v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00663181v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-306-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953184v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan-Iulian Moisuc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953185v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221808v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954000v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953999v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954003v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kefti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140711v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869737v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953167v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953209v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953208v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277604v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379464v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela F. Milon-Flores" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859578v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595697v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gl&#248;ersen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa L&#228;hteenm&#228;ki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Damsgaard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005046v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03140837v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384020v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Milon-Flores" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388011v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:194c446f094e6b451d398176cc9914787a58b425;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/steamer/traces-viz;visit=swh:1:snp:b0c919bcf8f7199afdb1701f5e372ae11d429b46" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>