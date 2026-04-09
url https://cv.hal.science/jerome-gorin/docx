--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -699,269 +699,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Hardware Implementation of Diamond Search Motion Estimation Based on CAL Dataflow Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Just-in-time adaptive decoder engine: a universal video decoder based on MPEG RVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajdi Elhamzi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Yviquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prêteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Conference on Microelectronics (ICM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 19th ACM international conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New York, NY, USA, France. pp.711--714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2072298.2072426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657268v1</w:t>
+                <w:t xml:space="preserve">hal-00717339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just-in-time adaptive decoder engine: a universal video decoder based on MPEG RVC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Hardware Implementation of Diamond Search Motion Estimation Based on CAL Dataflow Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Elhamzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Atri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th ACM international conference on Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 23rd International Conference on Microelectronics (ICM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717339v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing and scheduling legacy code within the Canals framework</w:t>
               </w:r>
@@ -1356,51 +1356,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification-Based Optimization of Dynamic Dataflow Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Yviquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,51 +2311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759622v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;teux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0342-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068867v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.08.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wipliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0169-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thavot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Yviquel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dahlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareed Jokhio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2011.6136886" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/advancing-embedded-systems-real-time/97393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6034-2.ch012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mattavelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endri Bezati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759622v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;teux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0342-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068867v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.08.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wipliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0169-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Yviquel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072426" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thavot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dahlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareed Jokhio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2011.6136886" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/advancing-embedded-systems-real-time/97393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6034-2.ch012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mattavelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endri Bezati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>