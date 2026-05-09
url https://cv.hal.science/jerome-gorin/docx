--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -34,52 +34,137 @@
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jérôme Gorin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">jerome-gorin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0007-7252-3969</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Enseignant Chercheur en Vie Privée, Cybersécurité et Gestion de la donnée- Département Réseaux Informatiques et Télécommunications</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -101,354 +186,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized dynamic compilation of dataflow representations for multimedia applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Préteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (3-4), pp.133-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12243-012-0342-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPEG Reconfigurable Video Coding: From specification to a reconfigurable implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prêteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (10), pp.1224 - 1238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2013.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LLVM-based and scalable MPEG-RVC decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wipliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prêteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.59-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-010-0169-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -458,881 +543,881 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGICARPP: ModulAr GeneralIzed Check of Age Requirement while Preserving Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAB/W3C 2025 - Workshop on Age-Based Restrictions on Content Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IETF, Oct 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEVC Live end to end demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Cocherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just-in-time adaptive decoder engine: a universal video decoder based on MPEG RVC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Efficient Hardware Implementation of Diamond Search Motion Estimation Based on CAL Dataflow Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Elhamzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Atri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th ACM international conference on Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 23rd International Conference on Microelectronics (ICM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2072298.2072426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00717339v1</w:t>
+                <w:t xml:space="preserve">hal-00657268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Hardware Implementation of Diamond Search Motion Estimation Based on CAL Dataflow Language</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Just-in-time adaptive decoder engine: a universal video decoder based on MPEG RVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Yviquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prêteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Conference on Microelectronics (ICM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 19th ACM international conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New York, NY, USA, France. pp.711--714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2072298.2072426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657268v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing and scheduling legacy code within the Canals framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Dahlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fareed Jokhio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Lilius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP), 2011 Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France. pp.1 -8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DASIP.2011.6136886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LLVM-based decoder for MPEG Reconfigurable Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wipliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prêteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing Systems (SIPS), IEEE Workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States. pp.81 -86, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIPS.2010.5624767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable Video Tool Library for MPEG Reconfigurable Video Coding using LLVM representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wipliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prêteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP), 2010 Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United Kingdom. pp.183 -190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DASIP.2010.5706263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1342,172 +1427,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification-Based Optimization of Dynamic Dataflow Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Yviquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wipliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Embedded Systems and Real-Time Communications with Emerging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.282-301, 2014, 9781466660342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-6034-2.ch012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1517,215 +1602,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Browser navigation for facilitating data access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 11496585. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems and methods for selecting digital data for archival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 11113329. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems and methods for accessing digital data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 10129556. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1735,319 +1820,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M17318: Demo: An MPEG RVC decoder based on LLVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Wipliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mattavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Prêteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M16701: RVC CAL to C translation of MPEG-4 AVC constrained BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endri Bezati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M16332: An efficient dataflow design for implementing MPEG-4 AVC decoder in the RVC framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2057,114 +2142,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine virtuelle universelle pour codage vidéo reconfigurable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National des Télécommunications, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011TELE0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00997683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2230,51 +2315,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="1113B7B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2311,51 +2548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759622v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;teux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0342-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068867v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.08.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wipliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0169-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Yviquel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072426" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thavot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dahlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareed Jokhio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2011.6136886" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/advancing-embedded-systems-real-time/97393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6034-2.ch012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mattavelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endri Bezati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-gorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7252-3969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#233;teux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0342-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.08.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wipliez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0169-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thavot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Yviquel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072426" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Dahlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareed Jokhio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lilius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2011.6136886" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560029v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2010.5624767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/advancing-embedded-systems-real-time/97393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6034-2.ch012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mattavelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Blestel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endri Bezati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>