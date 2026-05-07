--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -2876,159 +2876,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faverges, Haute-Savoie, Rhône-Alpes, Verchères, Les Outannes, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Rhône-Alpes Rhône Pringy Hameau de Promery : Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap RAA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871001v1</w:t>
+                <w:t xml:space="preserve">hal-04870895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVONNE-LES-BAINS, Ain, Rhône-Alpes Montpillen, rue de Villard - Lotissement «Les Berges de la Vouatta», Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Faverges, Haute-Savoie, Rhône-Alpes, Verchères, Les Outannes, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap RAA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871014v1</w:t>
+                <w:t xml:space="preserve">hal-04871001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECINES - CHARPIEU, Rhône, Rhône-Alpes. Le Montout, OL Land, Tranche 1, Rapport de diagnostic</w:t>
               </w:r>
@@ -3113,93 +3113,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhône-Alpes Rhône Pringy Hameau de Promery : Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">DIVONNE-LES-BAINS, Ain, Rhône-Alpes Montpillen, rue de Villard - Lotissement «Les Berges de la Vouatta», Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap RAA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870895v1</w:t>
+                <w:t xml:space="preserve">hal-04871014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Jean-d'Ardières (Rhône) L'étang : rapport de diagnostic</w:t>
               </w:r>
@@ -3284,317 +3284,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhône-Alpes Rhône Limonest ZAC des Bruyères, Tranche 3, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arbent-Oyonnax, Lavancia-Epercy (Ain) Réaménagement de la RD 31 : rapport de diagnostic : déviation de Dortan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Le Nézet-Célestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap RAA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870978v1</w:t>
+                <w:t xml:space="preserve">hal-04871106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbent-Oyonnax, Lavancia-Epercy (Ain) Réaménagement de la RD 31 : rapport de diagnostic : déviation de Dortan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rhône-Alpes Rhône Limonest ZAC des Bruyères, Tranche 3, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap RAA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Le Nézet-Célestin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04871106v1</w:t>
+                <w:t xml:space="preserve">hal-04870978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhône-Alpes Rhône Colombier-Saugnieu Parking avions sud (phase 1), Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Rhône-Alpes Rhône Limonest ZAC des Bruyères, Tranche 2, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap RAA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870807v1</w:t>
+                <w:t xml:space="preserve">hal-04870949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhône-Alpes Rhône Limonest ZAC des Bruyères, Tranche 2, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Rhône-Alpes Rhône Colombier-Saugnieu Parking avions sud (phase 1), Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap RAA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870949v1</w:t>
+                <w:t xml:space="preserve">hal-04870807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhône-Alpes Rhône Colombier-Saugnieu Parking avions nord (phase 1) et aire d’exercice SSLIA, , Rapport de diagnostic</w:t>
               </w:r>
@@ -4640,51 +4640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDE03AF0"/>
+    <w:nsid w:val="355038DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4871,51 +4871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-grasso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456417v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/etablissements-ruraux-de-medievaux-de-lantiquite-tardive-au-xiiie-siecle/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/archeologie/825-l-outillage-agropastoral-en-gaule-iie-av-vie-s-ap-9782364414822.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/etablissements-ruraux-de-gaule-romaine/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205195v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.16342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26406/STETR81-08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia F&#233;n&#233;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cat&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dufaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Didier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa L&#233;gier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Andr&#233;-Chaze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mac Carthy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le N&#233;zet-C&#233;lestin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870090v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-grasso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456417v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/etablissements-ruraux-de-medievaux-de-lantiquite-tardive-au-xiiie-siecle/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067040v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/archeologie/825-l-outillage-agropastoral-en-gaule-iie-av-vie-s-ap-9782364414822.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/etablissements-ruraux-de-gaule-romaine/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205195v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.16342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26406/STETR81-08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia F&#233;n&#233;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cat&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dufaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Didier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa L&#233;gier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Andr&#233;-Chaze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mac Carthy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le N&#233;zet-C&#233;lestin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870090v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>