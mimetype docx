--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -72,1689 +72,2068 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’affaire du drapeau blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dard; Bruno Dumons. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ordre moral, 1873-1877 : royalisme, catholicisme et conservatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-112, 2025, 978-2-204-17003-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire du drapeau blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dard; Bruno Dumons. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ordre Moral (1873-1877), Royalisme, catholicisme et conservatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-128, 2025, 978-2-204-17003-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses historiques : État et église XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation René Cassin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La laïcité, limite à la liberté de religion ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-40, 2025, Publications de l'Institut international des droits de l'homme, 978-2-233-01088-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combat pour l’honneur ou affrontement idéologique ? Duel et politique en France au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriele Paolini; Christian Satto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onore e disonore. Il duello tra storia, codici, letteratura, parole e immagini (XIX-XX secolo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Società Editrice Fiorentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-17, 2025, Studi 55, 978-88-6032-824-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35948/SEF/978-88-6032-825-0.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La déchristianisation selon Michel Vovelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Vovelle. Il suo pensiero storiografico in Italia e in Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Ruines en politiques : Jalons historiques et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Burkardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruines politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-40, 2023, 9782753592735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion positiviste, d'Auguste Comte à Michel Houellebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Julliot; Agathe Novak-Lechevalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Misère de l'homme sans Dieu. Michel Houellebecq et la question de la foi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champs essais Flammarion, 2022, 978-2-0802-7317-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inondations au XIXe siècle. Traitement médiatique et action publique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs et environnement. Entre confiance et défiance, XVe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Histoire, 978-2-7535-6507-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La retraite de Lang Son (1885) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Colantonio; Sébastien Jahan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Empires ébranlés. La colonisation mise en échec, des rives de l’Uruguay à Diên Biên Phu (XVIIe-XXe siècle).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes savantes, p. 169 à 182, 2017, 978-2-84654-464-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orange de Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Grévy; Christine Manigand; Denise Turrel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vert et orange. Deux couleurs à travers l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pulim, 2013, Histoire. Trajectoires, 978-2-84287-594-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pétitions et pétitionnements au XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORTOLANI Marc et BERTHIER Bruno (dir.), Consentement des populations, plébiscites et changement de souveraineté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serre editeur, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Panthéon imaginaire de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Yèche; Guillaume Bourgeois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes, couleurs et images de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 119 à 130., 2011, 978-2-7535-1446-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de Garibaldi dans le Panthéon imaginaire des Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grévy, Jérôme; Heyriès, Hubert; Maltone, Carmela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Garibaldi et Garibaldiens en France et en Espagne. Histoire d'une passion pour la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2011, 978-2-86781-631-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Hélène Yèche; Guillaume Bourgeois. </w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le panthéon imaginaire de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourgeois, Guillaume; Yèche, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes, couleurs et images de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 119 à 130., 2011, 978-2-7535-1446-1</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-130, 2011, Des sociétés, 978-2-7535-1446-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rozier (Joseph)</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vion (Henri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dauzet, Marie-Dominique; Le Moigne Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaires des évêques de France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cerf, Paris, pp.591-592, 2010, 978-2-204-09041-4</w:t>
+              <w:t xml:space="preserve">, Cerf, Paris, pp.666-667, 2010, 978-2-204-09041-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vion (Henri)</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozier (Joseph)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dauzet, Marie-Dominique; Le Moigne Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaires des évêques de France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cerf, Paris, pp.666-667, 2010, 978-2-204-09041-4</w:t>
+              <w:t xml:space="preserve">, Cerf, Paris, pp.591-592, 2010, 978-2-204-09041-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dénouement des crises ministérielles. 1879-1889</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortir de crise. Les mécanismes de résolution des crises politiques (XVIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), 2010, Histoire, 978-2-7535-1127-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire peut-elle proposer des leçons pour sortir de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grévy, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortir de crise : les mécanismes de résolution de crises politiques (XVIe - XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-16, 2010, Histoire, 978-2-7535-1127-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.130395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Waldeck-Rousseau, un dreyfusard de raison ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Manceron; Emmanuel Naquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être dreyfusard hier et aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.191-194, 2009, Histoire, 978-2-7535 0947-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criminelle mais non déviante, Madame Caillaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chauvaud, Frédéric; Malandain, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impossibles victimes, impossibles coupables. Les femmes devant la justice (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.229-238, 2009, Histoire, 978-2-7535-0886-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des histoires décalées et emboîtées : associations, revues et éditeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Manceron; Emmanuel Naquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être dreyfusard hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-212, 2009, Histoire, 978-2-7535 0947-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois couleurs nationales en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Turrel, Denise; Aurell, Martin; Manigand, Christine; Grévy, Jérôme; Hablot, Laurent; Girbea, Catalina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes et couleurs des identités politiques : du Moyen Âge à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-114, 2008, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois couleurs nationales en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Turrel; Martin Aurell; Christine Manigand; Jérôme Grévy; Laurent Hablot; Catalina Girbea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes et couleurs des identités politiques du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 89 à 114, 2008, 978-2-7535-0641-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La querelle du Nobis nominavit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Grévy; Bruno Béthouart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eglises et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (5), Les cahiers du littoral, p. 157 à 170, 2007, 978-2-9168-9502-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour de Jules Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Clairer Lavabre; Claire Andrieu; Danielle Tartakowsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques du passé. Usages politiques du passé dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Provence, p. 83 à 94, 2006, 2-85399-630-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chastenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Amalvi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des historiens français et francophones. De Grégoire de Tours à Georges Duby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La boutique de l'histoire, p. 58-59, 2004, 2-910828-32-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1764,1131 +2143,1131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruines politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherches en histoire, histoire de l'art et musicologie (Criham) des universités de Poitiers et Limoges. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes (Pur)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Histoire, Frédéric Chauvaud, 978-2-7535-9273-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vovelle. Il suo pensiero storiogracifo in Italia e in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Mengozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haim Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino De Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Degl’innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Grévy; Dino Mengozzi. Franco Angeli, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruines politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Histoire, Frédéric Chauvaud, 978-2-7535-9273-5</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Burkardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782753592735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliques politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Burkardt</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. , 2020, Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques du pèlerinage, du XVIIe siècle à nos jours / sous la direction de Luc Chantre, Paul D'Hollander et Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782753592735</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul d'Hollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.381, 2014, 978-2-7535-3330-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Reliques politiques</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vert et orange. Deux couleurs à travers l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. , 2020, Histoire</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Turrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Grévy; Christine Marigand; Denise Turrel. Pulim, 2013, 978-2-84287-594-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Luc Chantre</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garibaldi et Garibaldiens en France et en Espagne. Histoire d'une passion pour la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul d'Hollander</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Heyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.381, 2014, 978-2-7535-3330-1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Maltone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.258, 2011, 978-2-86781-631-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vert et orange. Deux couleurs à travers l'histoire</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Marigand</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lestieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 2010, Histoire, 978-2-7535-1127-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.130377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes et couleurs des identités politiques du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Turrel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jérôme Grévy; Christine Marigand; Denise Turrel. Pulim, 2013, 978-2-84287-594-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Aurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Manigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Turell; M. Aurell; Ch. Manigand [et al.]. Presses Universitaires de Rennes, pp.540, 2008, Histoire, ISSN : 1255-2364, 9782753506411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Garibaldi et Garibaldiens en France et en Espagne. Histoire d'une passion pour la démocratie</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglises et pouvoirs : XIVe université d'été, carrefour d'histoire religieuse, Poitiers, 11-14 juillet 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Heyries</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Béthouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.258, 2011, 978-2-86781-631-4</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les cahiers du Littoral, 2 (5), 2007, 978-2-9168-9502-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les congrégations féminines dans le diocèse de Poitiers VIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lestieux</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fadi El Hage</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Marquis</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...27 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Amis de sainte Radegonde, 118 p., 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...349 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2898,374 +3277,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de la défaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : Traces et commémorations des guerres. XVIe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIHAM; Antoine Coutelle; Jérôme Grévy, Oct 2022, Poitiers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cérémonie politico-religieuse : le couronnement de Sainte Radegonde, 14 août 1887</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Foules catholiques et régulation romaine. Les couronnements des vierges de pèlerinage à l'époque contemporaine (XIXe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cérémonie politico-religieuse : le couronnement de Sainte Radegonde, 14 août 1887</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foules catholiques et régulation romaine : Les couronnements des vierges de pèlerinages à l’époque contemporaine (XIXe et XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul d'Hollander, Oct 2009, Limoges (France), France. p. 151 à 163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sud républicain, Nord monarchiste : le dualisme politique du département des Deux-Sèvres sous la IIIe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Fiefs, bastions, terres de mission et déserts électoraux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il ruolo dei sentimenti nel mito di Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">convegno internazionale di studi Garibaldi innamorato e il garibaldinismo in Toscana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Piombino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3275,410 +3654,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des diplomates français au XIXe siècle. De la sociabilité aristocratique à la méritocratie républicaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°431 (3), pp.585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.431.0585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gambetta : la fabrique de la légende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Troisième République en procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, varia, 64 (3), pp.530-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.643.0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Péguy, poète et épistémologue de l'histoire et de la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Poétisation de l'histoire et de la politique, 9-2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mimmoc.1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cafés républicains de Paris au début de la Troisième République. Étude de sociabilité politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50-2 (2), pp.52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.502.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3688,319 +4067,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Hanotaux</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dansette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des historiens français et francophones. De Grégoire de Tours à Georges Duby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, p. 155-156</w:t>
+              <w:t xml:space="preserve">, 2004, p. 68-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adrien Dansette</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hanotaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des historiens français et francophones. De Grégoire de Tours à Georges Duby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, p. 68-69</w:t>
+              <w:t xml:space="preserve">, 2004, p. 155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des historiens français et francophones. De Grégoire de Tours à Georges Duby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, p. 240-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Houssaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des historiens français et francophones. De Grégoire de Tours à Georges Duby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, p. 159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4147,51 +4526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041502v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gr&#233;vy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Burkardt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9714/ruines-politiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671469v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042564v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mengozzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino De Francesco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Degl&#8217;innocent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul d'Hollander" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marigand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Turrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Heyries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lestieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marquis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triomphe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130377" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manigand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;thouart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcad&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00750232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00763798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.431.0585" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0507" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.502.0052" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gr&#233;vy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/lordre-moral-1873-1877/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lageot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-laicite-limite-a-la-liberte-de-religion/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edu.sefeditrice.it/catalogo/onore-e-disonore/505" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35948/SEF/978-88-6032-825-0.02" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Burkardt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9714/ruines-politiques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130395" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mengozzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino De Francesco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Degl&#8217;innocent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul d'Hollander" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3576" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marigand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Turrel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Heyries" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lestieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marquis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triomphe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130377" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manigand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;thouart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcad&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00750232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00763798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.431.0585" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0507" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056004v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.502.0052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>