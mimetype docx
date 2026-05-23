--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,71 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jérôme GREVY </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professeur des Universités à l'Université de Poitiers</w:t>
+        <w:t xml:space="preserve">Professeur des Universités (histoire contemporaine) à l'Université de PoitiersProfesseur d'histoire contemporaine, chargé de cours à Sciences Po (campus ibéroaméricain de Poitiers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -98,3966 +107,4264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire du drapeau blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard; Bruno Dumons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordre moral, 1873-1877 : royalisme, catholicisme et conservatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éditions du Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-112, 2025, 978-2-204-17003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire du drapeau blanc (1871-1873)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard; Bruno Dumons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordre Moral (1873-1877), Royalisme, catholicisme et conservatisme</w:t>
+              <w:t xml:space="preserve">L'Ordre Moral (1873-1877). Royalisme, catholicisme et conservatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éditions du Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-128, 2025, 978-2-204-17003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses historiques : État et église XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation René Cassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La laïcité, limite à la liberté de religion ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-40, 2025, Publications de l'Institut international des droits de l'homme, 978-2-233-01088-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combat pour l’honneur ou affrontement idéologique ? Duel et politique en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriele Paolini; Christian Satto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onore e disonore. Il duello tra storia, codici, letteratura, parole e immagini (XIX-XX secolo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Società Editrice Fiorentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-17, 2025, Studi 55, 978-88-6032-824-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35948/SEF/978-88-6032-825-0.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Società Editrice Fiorentina</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05552203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déchristianisation selon Michel Vovelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Vovelle. Il suo pensiero storiografico in Italia e in Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Ruines en politiques : Jalons historiques et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Burkardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruines politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-40, 2023, 9782753592735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion positiviste, d'Auguste Comte à Michel Houellebecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Julliot; Agathe Novak-Lechevalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Misère de l'homme sans Dieu. Michel Houellebecq et la question de la foi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champs essais Flammarion, 2022, 978-2-0802-7317-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inondations au XIXe siècle. Traitement médiatique et action publique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs et environnement. Entre confiance et défiance, XVe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Histoire, 978-2-7535-6507-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04671469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La retraite de Lang Son (1885) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Colantonio; Sébastien Jahan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Empires ébranlés. La colonisation mise en échec, des rives de l’Uruguay à Diên Biên Phu (XVIIe-XXe siècle).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes savantes, p. 169 à 182, 2017, 978-2-84654-464-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orange de Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Grévy; Christine Manigand; Denise Turrel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vert et orange. Deux couleurs à travers l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pulim, 2013, Histoire. Trajectoires, 978-2-84287-594-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pétitions et pétitionnements au XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORTOLANI Marc et BERTHIER Bruno (dir.), Consentement des populations, plébiscites et changement de souveraineté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serre editeur, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de Garibaldi dans le Panthéon imaginaire des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grévy, Jérôme; Heyriès, Hubert; Maltone, Carmela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garibaldi et Garibaldiens en France et en Espagne. Histoire d'une passion pour la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2011, 978-2-86781-631-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Panthéon imaginaire de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Yèche; Guillaume Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes, couleurs et images de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 119 à 130., 2011, 978-2-7535-1446-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le panthéon imaginaire de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourgeois, Guillaume; Yèche, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes, couleurs et images de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-130, 2011, Des sociétés, 978-2-7535-1446-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vion (Henri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dauzet, Marie-Dominique; Le Moigne Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaires des évêques de France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, Paris, pp.666-667, 2010, 978-2-204-09041-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozier (Joseph)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dauzet, Marie-Dominique; Le Moigne Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaires des évêques de France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, Paris, pp.591-592, 2010, 978-2-204-09041-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dénouement des crises ministérielles. 1879-1889</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortir de crise. Les mécanismes de résolution des crises politiques (XVIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), 2010, Histoire, 978-2-7535-1127-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire peut-elle proposer des leçons pour sortir de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grévy, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortir de crise : les mécanismes de résolution de crises politiques (XVIe - XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-16, 2010, Histoire, 978-2-7535-1127-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.130395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.130395⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-00734835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminelle mais non déviante, Madame Caillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chauvaud, Frédéric; Malandain, Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impossibles victimes, impossibles coupables. Les femmes devant la justice (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.229-238, 2009, Histoire, 978-2-7535-0886-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des histoires décalées et emboîtées : associations, revues et éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Manceron; Emmanuel Naquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être dreyfusard hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.191-194, 2009, Histoire, 978-2-7535 0947-4</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-212, 2009, Histoire, 978-2-7535 0947-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Waldeck-Rousseau, un dreyfusard de raison ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Manceron; Emmanuel Naquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être dreyfusard hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-212, 2009, Histoire, 978-2-7535 0947-4</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.191-194, 2009, Histoire, 978-2-7535 0947-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois couleurs nationales en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Turrel, Denise; Aurell, Martin; Manigand, Christine; Grévy, Jérôme; Hablot, Laurent; Girbea, Catalina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes et couleurs des identités politiques : du Moyen Âge à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-114, 2008, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois couleurs nationales en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Turrel; Martin Aurell; Christine Manigand; Jérôme Grévy; Laurent Hablot; Catalina Girbea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes et couleurs des identités politiques du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 89 à 114, 2008, 978-2-7535-0641-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La querelle du Nobis nominavit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Grévy; Bruno Béthouart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eglises et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (5), Les cahiers du littoral, p. 157 à 170, 2007, 978-2-9168-9502-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour de Jules Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Clairer Lavabre; Claire Andrieu; Danielle Tartakowsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques du passé. Usages politiques du passé dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Provence, p. 83 à 94, 2006, 2-85399-630-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chastenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Amalvi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des historiens français et francophones. De Grégoire de Tours à Georges Duby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La boutique de l'histoire, p. 58-59, 2004, 2-910828-32-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dallo scontro per l'onore alla lotta ideologica. Il duello politico in Francia nel ottocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onore e disonore. Il duello tra storia, codici, letteratura, parole e immagini (XIX-XX secolo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Siena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les almanachs républicains (1830-1880)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans du Service des collections remarquables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Susan Finding, Apr 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’oreille à l’œil : lire les textes des discours politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures : journée d'étude interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Criham; SCD de l'université de Poitiers; UFR Sciences humaines et arts, Jan 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commémorer le massacre d’Oradour-sur-Glane (1944-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages politiques et diplomatiques des commémorations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces de la défaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : Traces et commémorations des guerres. XVIe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIHAM; Antoine Coutelle; Jérôme Grévy, Oct 2022, Poitiers (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cérémonie politico-religieuse : le couronnement de Sainte Radegonde, 14 août 1887</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Foules catholiques et régulation romaine. Les couronnements des vierges de pèlerinage à l'époque contemporaine (XIXe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cérémonie politico-religieuse : le couronnement de Sainte Radegonde, 14 août 1887</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foules catholiques et régulation romaine : Les couronnements des vierges de pèlerinages à l’époque contemporaine (XIXe et XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul d'Hollander, Oct 2009, Limoges (France), France. p. 151 à 163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sud républicain, Nord monarchiste : le dualisme politique du département des Deux-Sèvres sous la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Fiefs, bastions, terres de mission et déserts électoraux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ruolo dei sentimenti nel mito di Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">convegno internazionale di studi Garibaldi innamorato e il garibaldinismo in Toscana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Piombino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruines politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de recherches en histoire, histoire de l'art et musicologie (Criham) des universités de Poitiers et Limoges. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes (Pur)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Histoire, Frédéric Chauvaud, 978-2-7535-9273-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vovelle. Il suo pensiero storiogracifo in Italia e in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Mengozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haim Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino De Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Degl’innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Grévy; Dino Mengozzi. Franco Angeli, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruines politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Burkardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782753592735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliques politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albrecht Burkardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Histoire, 978-2-7535-7898-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13zc6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques du pèlerinage, du XVIIe siècle à nos jours / sous la direction de Luc Chantre, Paul D'Hollander et Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chantre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. , 2020, Histoire</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul d'Hollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.381, 2014, 978-2-7535-3330-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Luc Chantre</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vert et orange. Deux couleurs à travers l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul d'Hollander</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.381, 2014, 978-2-7535-3330-1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Turrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Grévy; Christine Marigand; Denise Turrel. Pulim, 2013, 978-2-84287-594-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garibaldi et Garibaldiens en France et en Espagne. Histoire d'une passion pour la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Marigand</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Heyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Maltone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.258, 2011, 978-2-86781-631-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lestieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 2010, Histoire, 978-2-7535-1127-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.130377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes et couleurs des identités politiques du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Turrel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jérôme Grévy; Christine Marigand; Denise Turrel. Pulim, 2013, 978-2-84287-594-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Aurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Manigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Turell; M. Aurell; Ch. Manigand [et al.]. Presses Universitaires de Rennes, pp.540, 2008, Histoire, ISSN : 1255-2364, 9782753506411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglises et pouvoirs : XIVe université d'été, carrefour d'histoire religieuse, Poitiers, 11-14 juillet 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Heyries</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Béthouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.258, 2011, 978-2-86781-631-4</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les cahiers du Littoral, 2 (5), 2007, 978-2-9168-9502-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les congrégations féminines dans le diocèse de Poitiers VIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lestieux</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fadi El Hage</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Marquis</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...27 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Amis de sainte Radegonde, 118 p., 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...349 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435199v1</w:t>
-              </w:r>
-[...375 lines deleted...]
-                <w:t xml:space="preserve">hal-00763798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des diplomates français au XIXe siècle. De la sociabilité aristocratique à la méritocratie républicaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°431 (3), pp.585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.431.0585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gambetta : la fabrique de la légende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tierce. Carnets de recherches interdisciplinaires en histoire, histoire de l'art et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Troisième République en procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, varia, 64 (3), pp.530-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.643.0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Péguy, poète et épistémologue de l'histoire et de la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Poétisation de l'histoire et de la politique, 9-2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mimmoc.1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cafés républicains de Paris au début de la Troisième République. Étude de sociabilité politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50-2 (2), pp.52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.502.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4067,319 +4374,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dansette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des historiens français et francophones. De Grégoire de Tours à Georges Duby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, p. 68-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hanotaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des historiens français et francophones. De Grégoire de Tours à Georges Duby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, p. 155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des historiens français et francophones. De Grégoire de Tours à Georges Duby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, p. 240-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Houssaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des historiens français et francophones. De Grégoire de Tours à Georges Duby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, p. 159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4526,51 +4833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gr&#233;vy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/lordre-moral-1873-1877/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lageot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-laicite-limite-a-la-liberte-de-religion/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edu.sefeditrice.it/catalogo/onore-e-disonore/505" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35948/SEF/978-88-6032-825-0.02" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Burkardt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9714/ruines-politiques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130395" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mengozzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino De Francesco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Degl&#8217;innocent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul d'Hollander" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3576" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marigand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Turrel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Heyries" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lestieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marquis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triomphe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130377" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manigand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;thouart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcad&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00750232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00763798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.431.0585" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0507" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056004v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.502.0052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564400v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gr&#233;vy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/lordre-moral-1873-1877/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568155v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564447v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lageot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-laicite-limite-a-la-liberte-de-religion/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552203v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edu.sefeditrice.it/catalogo/onore-e-disonore/505" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35948/SEF/978-88-6032-825-0.02" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041502v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Burkardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9714/ruines-politiques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00750232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00763798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mengozzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino De Francesco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Degl&#8217;innocent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7962/reliques-politiques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zc6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul d'Hollander" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3576" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marigand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Turrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Heyries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Maltone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lestieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marquis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triomphe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130377" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manigand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;thouart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcad&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.431.0585" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.502.0052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>