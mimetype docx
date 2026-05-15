--- v0 (2026-03-23)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Grosclaude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘[A] Mere Mystery-Man’: Disraeli and the Church of England’s Episcopate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13qt4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Protestants here are very particular: they used to be Methodists”: A Historical Reflection on French Methodism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodist History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (1), pp.62-76. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5325/methodisthist.62.1.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘An Amazing Want of Christianity’: Bishop Samuel Wilberforce and John Henry Newman’s Tense Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anglican Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.98-116. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1740355321000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« John Wesley and the strange case of the French mummified teenager »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodist History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LIX (1), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Je ne consentirai jamais à ce qu'ils m'appellent « évêque »” : Le pastorat dans le méthodisme britannique de John Wesley à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théologiques et Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.405-426. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etr.943.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Though this be madness, yet there is method in’t’: John Wesley and Emanuel Swedenborg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wesley Historical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Barry A. Ensign-George. Between Congregation and Church. Denomination and Christian Life Together. Londres & New York, Bloomsbury T. & T Clark, 2018 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book of Common Prayer in Methodism: a Cherished Heritage or a Corrupting Influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne face à la « menace » unitarienne (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Conflit et minorités religieuses du XVIe s. à nos jours, Hors série 32, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Queen’s peace » et « King Mob » : La conception de l’atteinte à l’ordre public en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bugger to Homosexual: The English sodomite as criminally deviant (1533-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XIX (1), pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley and the Atlantic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph W. Cunningham; Clive Murray Norris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to John Wesley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-453, 2023, Routledge Religion Companions, 9780367471675. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003037972-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [L’État et la religion dans l'espace public : approches pratiques et théoriques de la laïcité]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Grosclaude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évolutions territoriales entre résilience et innovation : Quelle temporalité pour quelles populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre (PURH)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les Dossiers des annales de droit, 979-10-240-1605-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évêque converti par les païens : John William Colenso et les Zoulous (1853-1883)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Bethmont; Cyril Selzner; Yannick Deschamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strangers and Pilgrims – métamorphoses spatiales du religieux dans les mondes anglophones (XVIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Atlande, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« JE CONSIDÈRE LE MONDE ENTIER COMME MA PAROISSE » : MISSION ET SANCTIFICATION DANS LE MÉTHODISME (XVIII e-XIX e SIÈCLES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Courtois, Jean Pirotte &amp; Jean-François Zorn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel Dieu ? Quel homme ? – Variations de l’annonce missionnaire des réformes du XVIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de John Wesley, outil d'évangélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Jérémie et Monique Vénuat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eloquence ecclésiastique de la pré-Réforme aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.507-520, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans lieu mais avec feu : les prédicateurs méthodistes (1738-1812)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Desvois, Morag Munro-Landi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vagabond en Occident. Sur la route, dans la rue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, L'Harmattan, pp.81-94, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Grosclaude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘[A] Mere Mystery-Man’: Disraeli and the Church of England’s Episcopate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13qt4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Protestants here are very particular: they used to be Methodists”: A Historical Reflection on French Methodism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodist History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (1), pp.62-76. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5325/methodisthist.62.1.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘An Amazing Want of Christianity’: Bishop Samuel Wilberforce and John Henry Newman’s Tense Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anglican Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.98-116. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1740355321000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« John Wesley and the strange case of the French mummified teenager »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodist History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LIX (1), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Je ne consentirai jamais à ce qu'ils m'appellent « évêque »” : Le pastorat dans le méthodisme britannique de John Wesley à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Théologiques et Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.405-426. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etr.943.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Though this be madness, yet there is method in’t’: John Wesley and Emanuel Swedenborg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wesley Historical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « Barry A. Ensign-George. Between Congregation and Church. Denomination and Christian Life Together. Londres & New York, Bloomsbury T. & T Clark, 2018 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book of Common Prayer in Methodism: a Cherished Heritage or a Corrupting Influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne face à la « menace » unitarienne (XVIIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Conflit et minorités religieuses du XVIe s. à nos jours, Hors série 32, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Queen’s peace » et « King Mob » : La conception de l’atteinte à l’ordre public en Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bugger to Homosexual: The English sodomite as criminally deviant (1533-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XIX (1), pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley and the Atlantic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph W. Cunningham; Clive Murray Norris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to John Wesley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-453, 2023, Routledge Religion Companions, 9780367471675. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003037972-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [L’État et la religion dans l'espace public : approches pratiques et théoriques de la laïcité]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Grosclaude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évolutions territoriales entre résilience et innovation : Quelle temporalité pour quelles populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre (PURH)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les Dossiers des annales de droit, 979-10-240-1605-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évêque converti par les païens : John William Colenso et les Zoulous (1853-1883)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Bethmont; Cyril Selzner; Yannick Deschamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strangers and Pilgrims – métamorphoses spatiales du religieux dans les mondes anglophones (XVIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Atlande, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« JE CONSIDÈRE LE MONDE ENTIER COMME MA PAROISSE » : MISSION ET SANCTIFICATION DANS LE MÉTHODISME (XVIII e-XIX e SIÈCLES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Courtois, Jean Pirotte &amp; Jean-François Zorn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel Dieu ? Quel homme ? – Variations de l’annonce missionnaire des réformes du XVIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de John Wesley, outil d'évangélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Jérémie et Monique Vénuat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eloquence ecclésiastique de la pré-Réforme aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.507-520, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans lieu mais avec feu : les prédicateurs méthodistes (1738-1812)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Desvois, Morag Munro-Landi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vagabond en Occident. Sur la route, dans la rue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, L'Harmattan, pp.81-94, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>